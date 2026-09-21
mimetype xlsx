--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -34,120 +34,120 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>C2806YC5811</t>
   </si>
   <si>
     <t>YC5811</t>
   </si>
   <si>
+    <t>JH23055084</t>
+  </si>
+  <si>
+    <t>C2806YCB593</t>
+  </si>
+  <si>
+    <t>YCB593</t>
+  </si>
+  <si>
+    <t>C2806YCB364</t>
+  </si>
+  <si>
+    <t>YCB364</t>
+  </si>
+  <si>
+    <t>C2806YCB596</t>
+  </si>
+  <si>
+    <t>YCB596</t>
+  </si>
+  <si>
+    <t>JH23025126</t>
+  </si>
+  <si>
+    <t>C2806YCB597</t>
+  </si>
+  <si>
+    <t>YCB597</t>
+  </si>
+  <si>
+    <t>C2806YCB592</t>
+  </si>
+  <si>
+    <t>YCB592</t>
+  </si>
+  <si>
+    <t>JH24055077</t>
+  </si>
+  <si>
+    <t>C2806YCB591</t>
+  </si>
+  <si>
+    <t>YCB591</t>
+  </si>
+  <si>
+    <t>C2806YCB594</t>
+  </si>
+  <si>
+    <t>YCB594</t>
+  </si>
+  <si>
+    <t>C2806YCB595</t>
+  </si>
+  <si>
+    <t>YCB595</t>
+  </si>
+  <si>
     <t>C2806YC5820</t>
   </si>
   <si>
     <t>YC5820</t>
   </si>
   <si>
-    <t>JH23055084</t>
-[...11 lines deleted...]
-    <t>YCB364</t>
+    <t>C2806YCB599</t>
+  </si>
+  <si>
+    <t>YCB599</t>
   </si>
   <si>
     <t>JH24065178</t>
-  </si>
-[...46 lines deleted...]
-    <t>YCB595</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -160,51 +160,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6812f73b8372fbfd8e2b807e56fd66425d5281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d8df5a6233ce4c27e88c52600fdae745118b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77f203dae24469c3dc5e0be4374c6bb05f5b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739b7ddbc4a94f19fcee4d7ba8bfb71cbfa5ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15490f3382e8968a59ea4f4a2683484e57f25cb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28a14438446ac643c7491937130793da7cadd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18737783437998616eaf4f9ff33d88c8b112ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d73aa65bc5a5b2f9dfc5a5fdf5519885a30d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1869e7ded91437d0f8b0bd2dc9c523f21c33609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397ce39c5e9a936965d874bc93e071c2830ca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b311395f34ae11469a7fcd4cb8bf6549834011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1bc7a66d0cf29440e2b54a72161f47d45b8ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd180c0507a1021f0ac6dd1f7c2aa678fc114413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d59208a90e5ba585d8982e3febff4ef620dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55b0725832291aea44143ec906d44f481784d15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6812f73b8372fbfd8e2b807e56fd66425d5281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77f203dae24469c3dc5e0be4374c6bb05f5b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739b7ddbc4a94f19fcee4d7ba8bfb71cbfa5ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15490f3382e8968a59ea4f4a2683484e57f25cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d73aa65bc5a5b2f9dfc5a5fdf5519885a30d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1869e7ded91437d0f8b0bd2dc9c523f21c33606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397ce39c5e9a936965d874bc93e071c2830ca87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18737783437998616eaf4f9ff33d88c8b112ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b311395f34ae11469a7fcd4cb8bf654983409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1bc7a66d0cf29440e2b54a72161f47d45b8ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d59208a90e5ba585d8982e3febff4ef620dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed55b0725832291aea44143ec906d44f481784d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d8df5a6233ce4c27e88c52600fdae745118b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd180c0507a1021f0ac6dd1f7c2aa678fc114414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28a14438446ac643c7491937130793da7cadd15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -946,216 +946,212 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>15.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>9.27</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>11.37</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>5.2</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>4.4</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>3.15</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>2.5</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>2.45</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>2.0</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13"/>
-      <c r="D13" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">