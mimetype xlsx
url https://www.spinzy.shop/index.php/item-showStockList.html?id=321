--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -34,66 +34,66 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CS3612YC6256</t>
   </si>
   <si>
     <t>YC6256</t>
   </si>
   <si>
+    <t>CS3612YC6251</t>
+  </si>
+  <si>
+    <t>YC6251</t>
+  </si>
+  <si>
+    <t>CS3612YC6252</t>
+  </si>
+  <si>
+    <t>YC6252</t>
+  </si>
+  <si>
     <t>CS3612YCA889</t>
   </si>
   <si>
     <t>YCA889</t>
-  </si>
-[...10 lines deleted...]
-    <t>YC6252</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -106,51 +106,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb86eeecae4d7f3194de85fffb21b011513a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaabe8c21716a4bd3470f686f91cea968cf3ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53135ec292cbfa0190d3f7be1698140602e71ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b9f0eea6b63fd2ce893e866aecd24a1bfb434.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb86eeecae4d7f3194de85fffb21b011513a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53135ec292cbfa0190d3f7be1698140602e71ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b9f0eea6b63fd2ce893e866aecd24a1bfb433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaabe8c21716a4bd3470f686f91cea968cf3ed4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>