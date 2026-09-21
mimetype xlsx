--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,133 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
-    <t>JH24030618</t>
+    <t>C4163YCG970</t>
+  </si>
+  <si>
+    <t>YCG970</t>
+  </si>
+  <si>
+    <t>C4163YCG975</t>
+  </si>
+  <si>
+    <t>YCG975</t>
+  </si>
+  <si>
+    <t>C4163YCG980</t>
+  </si>
+  <si>
+    <t>YCG980</t>
   </si>
   <si>
     <t>C4163YCB599</t>
   </si>
   <si>
     <t>YCB599</t>
   </si>
   <si>
-    <t>C4163YCG980</t>
-[...14 lines deleted...]
-    <t>JH25100500</t>
+    <t>C4163YCG972</t>
+  </si>
+  <si>
+    <t>YCG972</t>
+  </si>
+  <si>
+    <t>JH26045206</t>
   </si>
   <si>
     <t>C4163YCG976</t>
   </si>
   <si>
     <t>YCG976</t>
   </si>
   <si>
-    <t>C4163YC9668</t>
-[...20 lines deleted...]
-    <t>YC3166</t>
+    <t>C4163YCG969</t>
+  </si>
+  <si>
+    <t>YCG969</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -140,51 +127,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91c7a395c24b473a4f7caf2b3ecb52328ecf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de989b9d0dc6f69577fe42491891d0ee3820ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8638058523345e4bebbcd212892b9657a64acd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18300b266281339ec761b74bfa97c14bf5ab6bee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b228bd4bca7ebc02d8721db837321a7182c6775.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5b2ec19a92ec0f579a51dea33f34353a30746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174118421342111c3536c6f72e06a78358403dc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1094248defa3f809440b03f941a33fe058ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24aeb893f69ea3813fffc6614640e0c0d76be69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05350a0f93fe7d3b86c6e529f048802891938dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc036345678fae7c6eb421a5675a2802c626b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b62530467bd37ce04283afcd47039fcbddbf412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ee1319ecacc0902c60abbb7b10402c4dede51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeeae0ec9f6ac379205d0d8c796ae79d3bf8612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a66466742fb6f71b148ca3c6d827aeb1b98a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ea7304500fc00a0a867586d5ea4294a699674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f608b6f84de423a9bcdcd9b64ec5c605ce3275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6e8ccd8b99fd8f005af2628d7327223bb6436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e931c4fece7e4de25be5d7cf7b0c1998b8137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c5ab2b168d85d5651aa26ef5cd487d163a648.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -385,170 +372,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...118 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -802,196 +669,170 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2"/>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1">
+        <v>67.25</v>
+      </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>16.04</v>
+        <v>34.47</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>25.4</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>13.74</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>11.9</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1">
+        <v>8.2</v>
+      </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1">
+        <v>6.66</v>
+      </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1"/>
-[...39 lines deleted...]
-      <c r="D13" s="1"/>
+      <c r="D9" s="1">
+        <v>2.28</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">