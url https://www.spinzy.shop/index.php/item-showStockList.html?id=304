--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -763,51 +763,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>63.7</v>
+        <v>59.6</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>17.16</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>6.4</v>
       </c>