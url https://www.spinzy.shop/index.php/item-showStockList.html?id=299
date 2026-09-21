--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -55,66 +55,66 @@
   <si>
     <t>CS1876YC1854</t>
   </si>
   <si>
     <t>YC1854</t>
   </si>
   <si>
     <t>JH22080083</t>
   </si>
   <si>
     <t>JH24070039</t>
   </si>
   <si>
     <t>JH22080082</t>
   </si>
   <si>
     <t>JH22080078</t>
   </si>
   <si>
     <t>JH22080080</t>
   </si>
   <si>
     <t>JH24070736</t>
   </si>
   <si>
+    <t>JH22080079</t>
+  </si>
+  <si>
     <t>CS1876YC4091</t>
   </si>
   <si>
     <t>YC4091</t>
   </si>
   <si>
-    <t>JH22080079</t>
+    <t>JH24070735</t>
   </si>
   <si>
     <t>CS1876YC1859</t>
   </si>
   <si>
     <t>YC1859</t>
-  </si>
-[...1 lines deleted...]
-    <t>JH24070735</t>
   </si>
   <si>
     <t>JH23090106</t>
   </si>
   <si>
     <t>JH23020532</t>
   </si>
   <si>
     <t>JH24070734</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -136,51 +136,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada1c99c2a2b548d73c3f1bba1ce502989863a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73827b607dcbee949099c1240e2918dcda69eab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39a2ce1c2fe64c657c941afdac80ee07c2e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f6713f74f368c82f5283def5691e5677ddb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760fe1db4b520dfd89e38460936c2af2c7416f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477c0c2f1d307fd2af3b796bcfeff9392225b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385231efd20e441888014085c7ab1c7323c0aade7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752734a2e198f33f61ac223fc66d5cb043702e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f9bdd8933298f70e111fef99c3c7d9b213e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05705ff88215d0073a5b868aeb35de28d04fd6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c95c38b4611f9e8a8f086056b30c2551b495f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d1e53214a348b027ec5ad227afd19d18409e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b1de710c1de5260f9c6594d403024c855f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98aeb7a7807d2fc4976b8a39d7dae8c76f56214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4450b4620560e285cbe6af3b449f88567020415.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada1c99c2a2b548d73c3f1bba1ce502989863a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73827b607dcbee949099c1240e2918dcda69eab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39a2ce1c2fe64c657c941afdac80ee07c2e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f6713f74f368c82f5283def5691e5677ddb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760fe1db4b520dfd89e38460936c2af2c7416f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477c0c2f1d307fd2af3b796bcfeff9392225b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385231efd20e441888014085c7ab1c7323c0aade7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752734a2e198f33f61ac223fc66d5cb043702e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05705ff88215d0073a5b868aeb35de28d04fd6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f9bdd8933298f70e111fef99c3c7d9b213e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d1e53214a348b027ec5ad227afd19d18409e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c95c38b4611f9e8a8f086056b30c2551b495f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b1de710c1de5260f9c6594d403024c855f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98aeb7a7807d2fc4976b8a39d7dae8c76f56214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4450b4620560e285cbe6af3b449f88567020415.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -922,183 +922,183 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>581.65</v>
+        <v>580.25</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>16.85</v>
+        <v>15.65</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>12.9</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>12.2</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>11.4</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>9.45</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>7.75</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>6.6</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>6.5</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>5.85</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>5.65</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>3.5</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>2.1</v>
       </c>