--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -15,293 +15,299 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>C24523YC8372</t>
   </si>
   <si>
     <t>YC8372</t>
   </si>
   <si>
+    <t>C24523YCA075</t>
+  </si>
+  <si>
+    <t>YCA075</t>
+  </si>
+  <si>
+    <t>C24523YC0403</t>
+  </si>
+  <si>
+    <t>YC0403</t>
+  </si>
+  <si>
+    <t>C24523YC0430</t>
+  </si>
+  <si>
+    <t>YC0430</t>
+  </si>
+  <si>
+    <t>C24523YCA985</t>
+  </si>
+  <si>
+    <t>YCA985</t>
+  </si>
+  <si>
+    <t>C24523YCA077</t>
+  </si>
+  <si>
+    <t>YCA077</t>
+  </si>
+  <si>
+    <t>C24523YC0417</t>
+  </si>
+  <si>
+    <t>YC0417</t>
+  </si>
+  <si>
+    <t>C24523YCB006</t>
+  </si>
+  <si>
+    <t>YCB006</t>
+  </si>
+  <si>
+    <t>C24523YCA074</t>
+  </si>
+  <si>
+    <t>YCA074</t>
+  </si>
+  <si>
+    <t>C24523YC0404</t>
+  </si>
+  <si>
+    <t>YC0404</t>
+  </si>
+  <si>
+    <t>C24523YCA955</t>
+  </si>
+  <si>
+    <t>YCA955</t>
+  </si>
+  <si>
+    <t>JH21070219</t>
+  </si>
+  <si>
+    <t>C24523YC0411</t>
+  </si>
+  <si>
+    <t>YC0411</t>
+  </si>
+  <si>
+    <t>C24523YCA073</t>
+  </si>
+  <si>
+    <t>YCA073</t>
+  </si>
+  <si>
+    <t>C24523YC0419</t>
+  </si>
+  <si>
+    <t>YC0419</t>
+  </si>
+  <si>
+    <t>C24523YCA965</t>
+  </si>
+  <si>
+    <t>YCA965</t>
+  </si>
+  <si>
+    <t>C24523YCG178</t>
+  </si>
+  <si>
+    <t>YCG178</t>
+  </si>
+  <si>
+    <t>C24523YCA072</t>
+  </si>
+  <si>
+    <t>YCA072</t>
+  </si>
+  <si>
+    <t>C24523YC0418</t>
+  </si>
+  <si>
+    <t>YC0418</t>
+  </si>
+  <si>
+    <t>C24523YCG173</t>
+  </si>
+  <si>
+    <t>YCG173</t>
+  </si>
+  <si>
+    <t>C24523YC0395</t>
+  </si>
+  <si>
+    <t>YC0395</t>
+  </si>
+  <si>
+    <t>C24523YC0422</t>
+  </si>
+  <si>
+    <t>YC0422</t>
+  </si>
+  <si>
+    <t>C24523YC7645</t>
+  </si>
+  <si>
+    <t>YC7645</t>
+  </si>
+  <si>
     <t>C24523YC0410</t>
   </si>
   <si>
     <t>YC0410</t>
   </si>
   <si>
+    <t>C24523YCA083</t>
+  </si>
+  <si>
+    <t>YCA083</t>
+  </si>
+  <si>
+    <t>C24523YC0423</t>
+  </si>
+  <si>
+    <t>YC0423</t>
+  </si>
+  <si>
+    <t>C24523YC0399</t>
+  </si>
+  <si>
+    <t>YC0399</t>
+  </si>
+  <si>
+    <t>C24523YC04001</t>
+  </si>
+  <si>
+    <t>YC04001</t>
+  </si>
+  <si>
+    <t>C24523YC0401</t>
+  </si>
+  <si>
+    <t>YC0401</t>
+  </si>
+  <si>
+    <t>C24523YCA976</t>
+  </si>
+  <si>
+    <t>YCA976</t>
+  </si>
+  <si>
+    <t>C24523YCA977</t>
+  </si>
+  <si>
+    <t>YCA977</t>
+  </si>
+  <si>
+    <t>C24523YCA979</t>
+  </si>
+  <si>
+    <t>YCA979</t>
+  </si>
+  <si>
+    <t>C24523YCA984</t>
+  </si>
+  <si>
+    <t>YCA984</t>
+  </si>
+  <si>
+    <t>C24523YCB004</t>
+  </si>
+  <si>
+    <t>YCB004</t>
+  </si>
+  <si>
     <t>C24523YCB005</t>
   </si>
   <si>
     <t>YCB005</t>
   </si>
   <si>
-    <t>C24523YCA985</t>
-[...56 lines deleted...]
-    <t>YCA073</t>
+    <t>C24523YCB002</t>
+  </si>
+  <si>
+    <t>YCB002</t>
+  </si>
+  <si>
+    <t>C24523YCB001</t>
+  </si>
+  <si>
+    <t>YCB001</t>
   </si>
   <si>
     <t>C24523YC2209</t>
   </si>
   <si>
     <t>YC2209</t>
   </si>
   <si>
-    <t>C24523YC0430</t>
-[...28 lines deleted...]
-  <si>
     <t>C24523YC0416</t>
   </si>
   <si>
     <t>YC0416</t>
   </si>
   <si>
-    <t>C24523YC0417</t>
-[...107 lines deleted...]
-    <t>YC0423</t>
+    <t>C24523YC0412</t>
+  </si>
+  <si>
+    <t>YC0412</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -314,51 +320,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4492f72eb67cf7861a138003fbb469cbef991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d4479e3302e37eb5092f5823895b0265c37f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf87a791a98eb0edff5fac0b7f159a47439cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651320aaeffceb4acb9f45e7c5132c65693a974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b873279493dd05f06dc15cf789359e422d995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473351971ef426b3c4bdf304b531013e27eac1566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7523825b5fc871e94cadf529cde9580a630f6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4f59ee0a9f2f8ccc5d3d25766b8dbb3b7eb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c192f628f114ac811da889d54755963810ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b293193d7d3b73a29199cee81611c059f0853f10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef29422eb0ac39209783bb4d3b3eebdcfed9e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d5b68b29482b91c13f4eb7835f2478b9e6ab12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca27c394e38ff0023147fe30c99d1a8407b1a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b03d601d04c89458f441ac1949aeba0b7a7bd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ac521a78552eb6347ea0ece66d7c4ed6b99d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37ffdd753ec92beba7da3728d0f19c98674b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ced5c4f54800f9551f46a18825d64e23362717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd7d8b04d824a67df23225c551e6bcf564573b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e78df398612cea95d2198eafa81a67b2d75f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e35311af91fe54fa1eaea9611d29998f7abba20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b79202ac0b98be8c92a92403f5d37fc1d3ba521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0713e322969848ac47e8e762dd67892eedfb1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234003549d1f5b3f84d918b99179998ef9712fd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfb2814d7fa659ae44bdca68e63e9af7eceba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820222c5e36226e814edf381d5d77c436152bc9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9bc3cbabcd7205482d481356c419206fbf19926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932e0a3a863558782e53c7fa0862b6f75c418a27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4caa176090abc45d2b3eef77789a11367fd9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e04519c235f7093cb9902612e1812572e68ea729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342f5007e878f71c50a893900e1ab74e1d729d30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ee083d109ae943aa2ceca46d4b710d5bb6a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7c2bbb57403b4b47cc1322b064b6bce9638c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d38d87c6bc5d383377cfc4b7978419681e1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9617c48c149d32de21ad5543869b0f9c6fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d07f76476ed829d9bfdf2e2957328d2af495535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb96fded944a73b84347a09dd14b0ff7cf477836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d603f28f76d09aa917586645e42bbe15938da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a123ee5e877cb48dcfd3a1d64eda77935dc7e38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdb7471a95e02c26a13f8c93d78e3a58e540639.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4492f72eb67cf7861a138003fbb469cbef991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c192f628f114ac811da889d54755963810ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d5b68b29482b91c13f4eb7835f2478b9e6ab3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ac521a78552eb6347ea0ece66d7c4ed6b99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651320aaeffceb4acb9f45e7c5132c65693a975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e78df398612cea95d2198eafa81a67b2d75f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b79202ac0b98be8c92a92403f5d37fc1d3ba57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7523825b5fc871e94cadf529cde9580a630f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd7d8b04d824a67df23225c551e6bcf564573b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfb2814d7fa659ae44bdca68e63e9af7eceba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820222c5e36226e814edf381d5d77c436152bc9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9bc3cbabcd7205482d481356c419206fbf19912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ced5c4f54800f9551f46a18825d64e23362713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca27c394e38ff0023147fe30c99d1a8407b1a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932e0a3a863558782e53c7fa0862b6f75c418a15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e04519c235f7093cb9902612e1812572e68ea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ee083d109ae943aa2ceca46d4b710d5bb6a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d38d87c6bc5d383377cfc4b7978419681e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d07f76476ed829d9bfdf2e2957328d2af495519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b873279493dd05f06dc15cf789359e422d9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb96fded944a73b84347a09dd14b0ff7cf477821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b293193d7d3b73a29199cee81611c059f0853f22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9617c48c149d32de21ad5543869b0f9c6fdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d4479e3302e37eb5092f5823895b0265c37f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4caa176090abc45d2b3eef77789a11367fd9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdb7471a95e02c26a13f8c93d78e3a58e540626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473351971ef426b3c4bdf304b531013e27eac15627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4f59ee0a9f2f8ccc5d3d25766b8dbb3b7eb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37ffdd753ec92beba7da3728d0f19c98674b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef29422eb0ac39209783bb4d3b3eebdcfed9e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234003549d1f5b3f84d918b99179998ef9712fd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d603f28f76d09aa917586645e42bbe15938da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7c2bbb57403b4b47cc1322b064b6bce9638c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0713e322969848ac47e8e762dd67892eedfb1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf87a791a98eb0edff5fac0b7f159a47439cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a123ee5e877cb48dcfd3a1d64eda77935dc7e36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342f5007e878f71c50a893900e1ab74e1d729d37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b03d601d04c89458f441ac1949aeba0b7a7bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e35311af91fe54fa1eaea9611d29998f7abba39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d1fd5e8ae8ed64c30ff95ef25f523443debdc40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1476,50 +1482,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1786,520 +1822,512 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D40" sqref="D40"/>
+      <selection activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>25.91</v>
+        <v>23.91</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>3.36</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>6.27</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>4.14</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1">
+        <v>3.03</v>
+      </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>4.08</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>3.63</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>3.54</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>3.36</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1">
+        <v>1.91</v>
+      </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>3.35</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>3.33</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>3.24</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15"/>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1">
+        <v>1.24</v>
+      </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>3.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17"/>
-      <c r="D17" s="1"/>
+      <c r="D17" s="1">
+        <v>0.94</v>
+      </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>3.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>3.07</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>3.01</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22"/>
-      <c r="D22" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23"/>
-      <c r="D23" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24"/>
-      <c r="D24" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25"/>
-      <c r="D25" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26"/>
-      <c r="D26" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="1"/>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C28"/>
-      <c r="D28" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D28" s="1"/>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C29"/>
-      <c r="D29" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D29" s="1"/>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C30"/>
-      <c r="D30" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="1"/>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1"/>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C32"/>
-      <c r="D32" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1"/>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C34"/>
-      <c r="D34" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C35"/>
-      <c r="D35" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C37"/>
-      <c r="D37" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D37" s="1"/>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1"/>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1"/>
+    </row>
+    <row r="41" spans="1:4" customHeight="1" ht="55">
+      <c r="A41" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">