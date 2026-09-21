--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -160,51 +160,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9963244db614c97bfae52f5d4db857f5e42dc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec66716ab31c6d9b64c631b5014e5d370507a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd535aeca9681b7404635f8000b583284420af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32d8d89bbc50128d98e51c845f1da8b9cdbd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047a05d2c4084eae4e4d80fa73cbe6c0890a8065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8785589354d812c96c89dcf79a5c662a9636a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4cc6b62ffe455d5cedf0fd70d53c60fa37077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a575849f3c2b75f30d51cf1e746a2dd903928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbd94ad3c20713c8dbd8355c57f7073bc84359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dd541d4ce6f18d27686bca87f1b5b29dac9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4ce8e62bcfa20ac60c350222b26ae7a2fb2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147f26e1d967281422db33e3828644fa7517a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cf94a7a7e9be8d15a022893c808ae31b9d5e13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9963244db614c97bfae52f5d4db857f5e42dc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec66716ab31c6d9b64c631b5014e5d370507a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd535aeca9681b7404635f8000b583284420af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32d8d89bbc50128d98e51c845f1da8b9cdbd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047a05d2c4084eae4e4d80fa73cbe6c0890a8065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8785589354d812c96c89dcf79a5c662a9636a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4cc6b62ffe455d5cedf0fd70d53c60fa37077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a575849f3c2b75f30d51cf1e746a2dd903928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b7a8aa0e48a13bad0285052e708f4e9d954e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dd541d4ce6f18d27686bca87f1b5b29dac9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4ce8e62bcfa20ac60c350222b26ae7a2fb2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147f26e1d967281422db33e3828644fa7517a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cf94a7a7e9be8d15a022893c808ae31b9d5e13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -922,99 +922,99 @@
       <c r="D3" s="1">
         <v>287.06</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>183.11</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>181.01</v>
+        <v>179.68</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>84.29</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>70.98</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>31.5</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>25.7</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>24.2</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>10.21</v>
       </c>
@@ -1027,53 +1027,51 @@
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>8.31</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
-      <c r="D14" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">