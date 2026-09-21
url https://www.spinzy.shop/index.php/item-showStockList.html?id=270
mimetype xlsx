--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -34,60 +34,60 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY6263YC9836</t>
   </si>
   <si>
     <t>YC9836</t>
   </si>
   <si>
+    <t>FY6263YC9830</t>
+  </si>
+  <si>
+    <t>YC9830</t>
+  </si>
+  <si>
     <t>FY6263YC9832</t>
   </si>
   <si>
     <t>YC9832</t>
-  </si>
-[...4 lines deleted...]
-    <t>YC9830</t>
   </si>
   <si>
     <t>FY6263YC9829</t>
   </si>
   <si>
     <t>YC9829</t>
   </si>
   <si>
     <t>FY6263YC9822</t>
   </si>
   <si>
     <t>YC9822</t>
   </si>
   <si>
     <t>FY6263YC9834</t>
   </si>
   <si>
     <t>YC9834</t>
   </si>
   <si>
     <t>FY6263YC9820</t>
   </si>
   <si>
     <t>YC9820</t>
   </si>
@@ -184,51 +184,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50bd8b94323955d7a38253bef754bf05d2dd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ec2a9a413e2b147508f107f8b263f8642ea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d16c04c878d178ee6cf700e7c5a13c2de24cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70607058e7914301d6949ea44f3a5629d10d4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908e406746b77136aabff684ac6be9b4d6fd8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc58eb630d5559b9328efd2d3169e9a0ebf26c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4681e976e825727da16ed9e5c0ce4ce1d1da387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d70b8e8fcd7fe4d00f5e7b69c2dc7b81018778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819848454c98c5e7947ae670072e212996f9bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d8a3df246faa91284077878b7312cd8b843f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4db88556ccb99952335e8efbbb715a45590d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a84039800a5f1c104452d9b409fad34c876f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9813501cb004b2b5b49eb9142255316d42c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b42ccc2ce0def47327839b837d1d092e252814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2412b97ce0fc0101929eb97b62df64c435485f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837442ea78349f1807dbd5392bf6270c175f12bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3188dd864a6eb28ed17474c4313860d2f4c1517.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d980385ee4ecd3dfd406e0bce9dd713c67d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d16c04c878d178ee6cf700e7c5a13c2de24cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ec2a9a413e2b147508f107f8b263f8642ea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70607058e7914301d6949ea44f3a5629d10d4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908e406746b77136aabff684ac6be9b4d6fd8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc58eb630d5559b9328efd2d3169e9a0ebf26c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7ae2f5f0e052c81d2c1d85e1a65b6367cd797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b0edeeecdae1b55d4055936f74534dbd83258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982062d8ce213a29efec57ea1c6a911b068475969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4514c15c878901e7f2a4bb119da2a5a1a4a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a21a78dc4d56b56050f3d73d06e14db29d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5472f2abc110397a5ba0137a908ade7ff914a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe5cd70fd6dc5a9b2927dd87572b54410457313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdc460332a1c18a534d20f02c6cd2cee3d03714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235b63dcef255242e287472177643874d5bb8f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cdee3af7af3d9d4feb74236702f87704df42316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3188dd864a6eb28ed17474c4313860d2f4c1517.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1042,123 +1042,123 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>88.8</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>44.7</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>44.0</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>41.05</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>31.85</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>27.9</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>13.0</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>7.5</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>5.8</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>4.7</v>
       </c>
@@ -1221,53 +1221,51 @@
       <c r="C16"/>
       <c r="D16" s="1">
         <v>2.8</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">