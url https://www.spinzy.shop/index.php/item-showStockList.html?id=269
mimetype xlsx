--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -62,138 +62,138 @@
   <si>
     <t>YCC648</t>
   </si>
   <si>
     <t>FY8708YCC648</t>
   </si>
   <si>
     <t>FY8708YCC642</t>
   </si>
   <si>
     <t>YCC642</t>
   </si>
   <si>
     <t>FY8708YCC622</t>
   </si>
   <si>
     <t>YCC622</t>
   </si>
   <si>
     <t>FY8708YCC631</t>
   </si>
   <si>
     <t>YCC631</t>
   </si>
   <si>
+    <t>FY8708YCC638</t>
+  </si>
+  <si>
+    <t>YCC638</t>
+  </si>
+  <si>
     <t>FY8708YCC636</t>
   </si>
   <si>
     <t>YCC636</t>
   </si>
   <si>
     <t>FY8708YCC629</t>
   </si>
   <si>
     <t>YCC629</t>
   </si>
   <si>
-    <t>FY8708YCC638</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8708YCC621</t>
   </si>
   <si>
     <t>YCC621</t>
   </si>
   <si>
+    <t>FY8708YCC635</t>
+  </si>
+  <si>
+    <t>YCC635</t>
+  </si>
+  <si>
+    <t>FY8708YCC624</t>
+  </si>
+  <si>
+    <t>YCC624</t>
+  </si>
+  <si>
     <t>FY8708YCC630</t>
   </si>
   <si>
     <t>YCC630</t>
   </si>
   <si>
-    <t>FY8708YCC635</t>
-[...8 lines deleted...]
-    <t>YCC624</t>
+    <t>FY8708YCC637</t>
+  </si>
+  <si>
+    <t>YCC637</t>
   </si>
   <si>
     <t>FY8708YCC640</t>
   </si>
   <si>
     <t>YCC640</t>
   </si>
   <si>
-    <t>FY8708YCC637</t>
-[...2 lines deleted...]
-    <t>YCC637</t>
+    <t>FY8708YCC644</t>
+  </si>
+  <si>
+    <t>YCC644</t>
+  </si>
+  <si>
+    <t>FY8708YCC623</t>
+  </si>
+  <si>
+    <t>YCC623</t>
   </si>
   <si>
     <t>FY8708YCC647</t>
   </si>
   <si>
     <t>YCC647</t>
   </si>
   <si>
-    <t>FY8708YCC644</t>
-[...2 lines deleted...]
-    <t>YCC644</t>
+    <t>FY8708YCC645</t>
+  </si>
+  <si>
+    <t>YCC645</t>
+  </si>
+  <si>
+    <t>FY8708YCC646</t>
+  </si>
+  <si>
+    <t>YCC646</t>
   </si>
   <si>
     <t>FY8708YCC651</t>
   </si>
   <si>
     <t>YCC651</t>
-  </si>
-[...16 lines deleted...]
-    <t>YCC646</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -206,51 +206,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1240b49b6d630f56e7f102dae8564c6291a91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce27519d28bf0f6bd6efc0d9f6969b011c62462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652ac61ba97a047cee1e7d777148fb084f6bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ef0cdf83499ff9a06d493fa5cb55b53419dc4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9414084d0ff1059a6cfbb7bfa332386add665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ba285d8f946102da4d9f57653d8ca77c57d76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fb3c03ea180f06bc656a1ff49ff0d36bbe327.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7d4d74237a531b1294c0e7d7ab8ca24e04708.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b011f86a8b872c34556662c1e1416db248559.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca80e41c91115415959a8af5f7a4a5855689af10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b0871f2aa6278c7646e7d0fcb5cccd9740dd11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e2e95a92b9f92857b7e4ca518b7b2e2487adb12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d6670369fb79a93219aaf7598ca83a990e1913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b4160ba28ac90abbbcc9e82d67ef64e060bd14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798058a1c4e27f7c968226f07d9278acd13df33615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb7ab14e091a4cc29c90217574f113a0976ced16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b79cbee96be6936fb23d77da0c5ba870290217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0f47dc75f133f3625ed798ed6a50bdbb9cfa18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1ef4d997c2be34ca1554330ceb3779d65d5419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640747df66185521c977061facc283322cd173820.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0e096e1564a03477e4073272f7c737dcf2cd221.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1240b49b6d630f56e7f102dae8564c6291a91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce27519d28bf0f6bd6efc0d9f6969b011c62462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652ac61ba97a047cee1e7d777148fb084f6bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ef0cdf83499ff9a06d493fa5cb55b53419dc4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9414084d0ff1059a6cfbb7bfa332386add665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ba285d8f946102da4d9f57653d8ca77c57d76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b011f86a8b872c34556662c1e1416db248557.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fb3c03ea180f06bc656a1ff49ff0d36bbe328.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7d4d74237a531b1294c0e7d7ab8ca24e04709.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca80e41c91115415959a8af5f7a4a5855689af10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e2e95a92b9f92857b7e4ca518b7b2e2487adb11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d6670369fb79a93219aaf7598ca83a990e1912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b0871f2aa6278c7646e7d0fcb5cccd9740dd13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798058a1c4e27f7c968226f07d9278acd13df33614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b4160ba28ac90abbbcc9e82d67ef64e060bd15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b79cbee96be6936fb23d77da0c5ba870290216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640747df66185521c977061facc283322cd173817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb7ab14e091a4cc29c90217574f113a0976ced18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1ef4d997c2be34ca1554330ceb3779d65d5419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0e096e1564a03477e4073272f7c737dcf2cd220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0f47dc75f133f3625ed798ed6a50bdbb9cfa21.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,264 +1184,264 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>131.56</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>85.84</v>
+        <v>84.52</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>17.89</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>13.33</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>9.3</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>6.9</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>6.6</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>6.58</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>5.7</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>4.55</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>4.5</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>4.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>3.64</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>3.51</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>1.8</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>1.35</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1"/>
+      <c r="D19" s="1">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>