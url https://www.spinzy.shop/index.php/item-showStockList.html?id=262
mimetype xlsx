--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -703,99 +703,99 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>271.71</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>34.45</v>
+        <v>34.25</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>6.6</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>4.6</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>3.3</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>1.7</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>0.6</v>
       </c>