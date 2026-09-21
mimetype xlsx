--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -53,78 +53,78 @@
   <si>
     <t>CS3645YCD319</t>
   </si>
   <si>
     <t>YCD319</t>
   </si>
   <si>
     <t>CS3645YCD301</t>
   </si>
   <si>
     <t>YCD301</t>
   </si>
   <si>
     <t>CS3645YCD310</t>
   </si>
   <si>
     <t>YCD310</t>
   </si>
   <si>
     <t>CS3645YCD312</t>
   </si>
   <si>
     <t>YCD312</t>
   </si>
   <si>
+    <t>CS3645YCD314</t>
+  </si>
+  <si>
+    <t>YCD314</t>
+  </si>
+  <si>
     <t>CS3645YCD302</t>
   </si>
   <si>
     <t>YCD302</t>
   </si>
   <si>
-    <t>CS3645YCD314</t>
-[...4 lines deleted...]
-  <si>
     <t>CS3645YCD304</t>
   </si>
   <si>
     <t>YCD304</t>
   </si>
   <si>
+    <t>CS3645YCD307</t>
+  </si>
+  <si>
+    <t>YCD307</t>
+  </si>
+  <si>
     <t>CS3645YCD318</t>
   </si>
   <si>
     <t>YCD318</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCD307</t>
   </si>
   <si>
     <t>CS3645YCD305</t>
   </si>
   <si>
     <t>YCD305</t>
   </si>
   <si>
     <t>JA23100003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -146,51 +146,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7987a47afd736f5cdcbd4e588fb6fc136354c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547891b7c70f30097066aa90934e448aea9cdc2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3beda3ce2b9140a48a42c46e5d1c7c3fe81bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11966c44a2928ed43e66d245461492a318f54194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb677fb28fc08e4bd8a5ac2450c3a2172209f77c5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8fd4fe15fa0130ab2802361bb386adfe3ab46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab732793af53acfd3232cacaf727ff854b9fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0b09bf1aceca73fb46417aa71dd5b8e8f4d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01885b775d84869a5a95444585330b044b3a729.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09cb5073a791a3cffc1af558ff2c7141e8f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ffcde7dc7967b0a8ebeed16083eb2d4c8c6d11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7987a47afd736f5cdcbd4e588fb6fc136354c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547891b7c70f30097066aa90934e448aea9cdc2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3beda3ce2b9140a48a42c46e5d1c7c3fe81bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11966c44a2928ed43e66d245461492a318f54194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8fd4fe15fa0130ab2802361bb386adfe3ab45.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb677fb28fc08e4bd8a5ac2450c3a2172209f77c6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab732793af53acfd3232cacaf727ff854b9fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01885b775d84869a5a95444585330b044b3a728.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0b09bf1aceca73fb46417aa71dd5b8e8f4d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09cb5073a791a3cffc1af558ff2c7141e8f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ffcde7dc7967b0a8ebeed16083eb2d4c8c6d11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -278,81 +278,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="485775"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="485775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -812,147 +812,147 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>88.5</v>
+        <v>88.2</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>78.9</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>45.96</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>45.8</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>44.74</v>
+        <v>44.48</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>44.68</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>29.33</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>25.25</v>
+        <v>21.32</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>21.32</v>
+        <v>18.25</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>6.68</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>0.31</v>
       </c>