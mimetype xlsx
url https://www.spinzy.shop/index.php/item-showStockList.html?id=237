--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -526,63 +526,63 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>14.01</v>
+        <v>13.91</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>7.15</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>3.51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>