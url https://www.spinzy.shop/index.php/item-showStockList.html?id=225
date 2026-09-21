--- v0 (2026-07-15)
+++ v1 (2026-09-21)
@@ -65,84 +65,84 @@
   <si>
     <t>FY8215YCC159</t>
   </si>
   <si>
     <t>YCC159</t>
   </si>
   <si>
     <t>FY8215YCC156</t>
   </si>
   <si>
     <t>YCC156</t>
   </si>
   <si>
     <t>FY8215YCC173</t>
   </si>
   <si>
     <t>YCC173</t>
   </si>
   <si>
     <t>FY8215YCC167</t>
   </si>
   <si>
     <t>YCC167</t>
   </si>
   <si>
+    <t>FY8215YCC155</t>
+  </si>
+  <si>
+    <t>YCC155</t>
+  </si>
+  <si>
+    <t>FY8215YCC168</t>
+  </si>
+  <si>
+    <t>YCC168</t>
+  </si>
+  <si>
+    <t>FY8215YCC158</t>
+  </si>
+  <si>
+    <t>YCC158</t>
+  </si>
+  <si>
+    <t>FY8215YCC160</t>
+  </si>
+  <si>
+    <t>YCC160</t>
+  </si>
+  <si>
     <t>FY8215YCC164</t>
   </si>
   <si>
     <t>YCC164</t>
   </si>
   <si>
-    <t>FY8215YCC155</t>
-[...16 lines deleted...]
-  <si>
     <t>FY8215YCC166</t>
   </si>
   <si>
     <t>YCC166</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCC168</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -155,51 +155,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4220328ca6bad6449d77a5d3f079e92c0ce0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca802499d25aa7642a7ce3a6d0ee351d3741f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8347dc1b3c57751e2d6a92d78ff90bf38b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf57040ef3ac41d2404cb1f6f99edd10c0b994.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbf8a1433d9bcb9621547388cdacca783aae05.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c3bbf4aff4ed24d3d94565139ec2ea21a6446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca8b2d3c2b795bfe7df965511dae5a2afe09d7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a97f8a732a982af034bb4c1fd96d553f225038.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ae82ae182e80f7d0fbc721593455b9323be89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408c240a23d91fcccf9633999f6c92c524eb6110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632040444449adc954a3a49c23cd6ff06089dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9e1496474b528a66e99a008593f3588d6a0f12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4220328ca6bad6449d77a5d3f079e92c0ce0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca802499d25aa7642a7ce3a6d0ee351d3741f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8347dc1b3c57751e2d6a92d78ff90bf38b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf57040ef3ac41d2404cb1f6f99edd10c0b994.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbf8a1433d9bcb9621547388cdacca783aae05.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c3bbf4aff4ed24d3d94565139ec2ea21a6446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de4ff2483492a9cf4545b4e8fa12c78d4fbd47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9e1496474b528a66e99a008593f3588d6a0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ae82ae182e80f7d0fbc721593455b9323be89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408c240a23d91fcccf9633999f6c92c524eb6110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca8b2d3c2b795bfe7df965511dae5a2afe09d11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632040444449adc954a3a49c23cd6ff06089dc12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -863,124 +863,120 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>30.0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>28.05</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>19.35</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>15.05</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>11.75</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>10.9</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1"/>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>