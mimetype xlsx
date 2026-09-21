--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -41,84 +41,84 @@
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY6687YCA231</t>
   </si>
   <si>
     <t>YCA231</t>
   </si>
   <si>
     <t>FY6687YCA229</t>
   </si>
   <si>
     <t>YCA229</t>
   </si>
   <si>
-    <t>FY6687YCA234</t>
-[...4 lines deleted...]
-  <si>
     <t>FY6687YCA228</t>
   </si>
   <si>
     <t>YCA228</t>
   </si>
   <si>
     <t>FY6687YCA218</t>
   </si>
   <si>
     <t>YCA218</t>
   </si>
   <si>
     <t>FY6687YCA235</t>
   </si>
   <si>
     <t>YCA235</t>
   </si>
   <si>
     <t>FY6687YCA215</t>
   </si>
   <si>
     <t>YCA215</t>
   </si>
   <si>
     <t>FY6687YCA230</t>
   </si>
   <si>
     <t>YCA230</t>
+  </si>
+  <si>
+    <t>FY6687YCA238</t>
+  </si>
+  <si>
+    <t>YCA238</t>
   </si>
   <si>
     <t>FY6687YCA236</t>
   </si>
   <si>
     <t>YCA236</t>
   </si>
   <si>
     <t>FY6687YCB970</t>
   </si>
   <si>
     <t>YCB970</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -143,51 +143,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388e92a0e6c0dfd0835790a81b9f0f3ed4ce1601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18d9e6fa8813812fa31639970f45c37c8908d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead76624dacc8447e48405763989d3bdd9678f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc193b89f031fb22a0068f2e4a8c4791081f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a864c6d5448ebc5acdf0270f467a91a320405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676270136bbd69422c6d4af064803e33101b1a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ca1c40c02864fa22a875c201525e6e1dfa7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c035853c016571edb62c3d15c183f929287b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd762407a84b79ab2dd5cff77a879ce3a4d6ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133161a248f625c5f21fe678b3acfe5b03be472c10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c973373ef9759f330370e52760c1a4d2f7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc420f7865225c2b40d793c30ea80be4e12eef32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb1fd044a929f6e5800162ad8e8b48692df183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5386649e0dcaf034126632163d6ca17f03884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d0652e505327d0ff4f86fddecf3881af8b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6fe815b708125c134f26dd7d6b3f41e01f776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a69a507d670ac9ce858955feb90092aee619d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdf5c257c1fef28ff43d9f8e9ba433f9d9288d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbbc5e21990d9c82124aa7924f4ff003e6d5089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439351b5a867a22c6355b8641f4d7f6274beca110.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -802,134 +802,136 @@
       <c r="C2"/>
       <c r="D2" s="1">
         <v>99.5</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>81.6</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>81.35</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>81.6</v>
+        <v>64.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>64.1</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>53.2</v>
+        <v>50.5</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>50.5</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>41.9</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>19.75</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>14.65</v>
+        <v>12.15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>