--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,193 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
-    <t>C2802YC9953b</t>
-[...2 lines deleted...]
-    <t>YC9953b</t>
+    <t>JH25050076</t>
+  </si>
+  <si>
+    <t>JH26040592</t>
   </si>
   <si>
     <t>JH24050092</t>
   </si>
   <si>
     <t>JH20050261</t>
   </si>
   <si>
-    <t>C2802YC9941b</t>
-[...4 lines deleted...]
-  <si>
     <t>JH24050093</t>
   </si>
   <si>
     <t>C2802YC9938b</t>
   </si>
   <si>
     <t>YC9938b</t>
   </si>
   <si>
     <t>JH19050321</t>
   </si>
   <si>
     <t>JH20050259</t>
   </si>
   <si>
+    <t>JH26040590</t>
+  </si>
+  <si>
     <t>JH20050266</t>
   </si>
   <si>
-    <t>JH24050096</t>
-[...1 lines deleted...]
-  <si>
     <t>JH25050075</t>
   </si>
   <si>
     <t>JH20050249</t>
   </si>
   <si>
     <t>C2802YC9939a</t>
   </si>
   <si>
     <t>YC9939a</t>
   </si>
   <si>
-    <t>C2802YC9946b</t>
-[...5 lines deleted...]
-    <t>JH24050190</t>
+    <t>C2802YCG975</t>
+  </si>
+  <si>
+    <t>YCG975</t>
+  </si>
+  <si>
+    <t>C2802YCG972</t>
+  </si>
+  <si>
+    <t>YCG972</t>
   </si>
   <si>
     <t>JH24050091</t>
   </si>
   <si>
     <t>JH19050323</t>
   </si>
   <si>
+    <t>C2802YC6220</t>
+  </si>
+  <si>
+    <t>YC6220</t>
+  </si>
+  <si>
+    <t>JH20050267</t>
+  </si>
+  <si>
     <t>C2802YC9663</t>
   </si>
   <si>
     <t>YC9663</t>
   </si>
   <si>
-    <t>C2802YC6220</t>
-[...10 lines deleted...]
-  <si>
     <t>JH20050254</t>
   </si>
   <si>
-    <t>C2802YC9673</t>
-[...4 lines deleted...]
-  <si>
     <t>JH19050327</t>
-  </si>
-[...19 lines deleted...]
-    <t>JH20050247</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -200,51 +167,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e825f7520767c471e8a88da2970084d1964b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc880c6bbcfc4a0fdc6d84b2af18b58af2b89af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c838316e2dbedc093f5c94308b7c004a9c1443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59acd33a0d0ba843195f4a367834515f35a8d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e65dce25fd712c85df3c0fc324205d6c0c885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580d156227007fedf3c9738ec68fc7757118606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b300693c3663f01d9863650bab0f7fc10b2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d232daff3609cacca905ce2ee08d81b8053898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5648f8dc843c341d1cf0f6ed9b2f4b7f604b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea4e8fe6280e4e38e3b6792cc9d28412732c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb63a3176b41634e8ba883ca714d4c65fa07811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578739b5077057aeaafa8ef648a8f85bfc1f1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22083f882485f291c353ba3bfa8d0f44807d5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880990397c8f9f290cddab159059fed9fb19336114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db1fd59b6ca744cf289fde60b5de5e6db64f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724a96fd5e80cd394a8158e5519d91aa0563fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94ac510a446df96767d3e215d3663c1ee6e49117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e09c28f0e9ebed117dca6554c618ae9d931918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60380eadb9bd0a90c79ab8b0d6bc3167474ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508aaed4dad64dfd0a4327cda66de9c357e84e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e59eee6a0c0d364ecd73c970708000ae0027521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160bce52fed32a8efa91196e7910df7a61dea9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bdb0053bda34ccbce527ac9d595529964383d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e78bd21dca56b3412475f87f868ac99405e85b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9abb3594cd3abb753679adeaf76c7e6b7513e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f3feb630dc93320b7aab40a13d11116f28cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44d42b1f252afa054bdc9dec6a1825cfab32627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a867df8065cea9584bb8e747a8e70227f31dea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c864c6004c0c8db1a441f92d9f56fb9d85692729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2d1e27733c3390239c65d7f6aedc999558031.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114cbd7e53ed590de393d1982f097de2e7c58032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18833bd8503b140bfab56a1fea1c4980ab9053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7655561d5547e61cc00b8b39f6bd5cbf58df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fee16cbffffb035a5ece894b478390c5ee94375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b001f3357565c96dfcf5bd47f3d80862e7d13e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677df20f2e0dfe49e85cabcf2bc9eb5e760679d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d897313f5985d1454d5d583de9a204af40ab4378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb077517db67a383f68b1b288e368e5a7f62c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b1cda18966ae62eb772197304b3b7f3a31d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b878d5cd8ce488720c7c4e8630ec066a234311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d820f40b68811b18a968d29584b58506210712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e79e35fd9014bb029ce365eeaf5a2790194f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f83c988864c29687aac0b977f454d1d3069e5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61fd26b74df6bc10355800da85413098eb7afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525fd9dfb2d5e610292a8b85830fb3e2efe985216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416c8580bc4e394412e21dcb67325d7838a35817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b699ce93472dc8c9dbd08a314c2a1688903a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5e4c6eefe0ec49f8b46cdc471131749f259c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98929fe7070713c5caf8697a0d6eb02a77e955720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845c86cc39e6d268a7620f954e6c17566c1d2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c364b9bd12f95fc311b321cf89471665b1664c322.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -852,260 +819,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1372,400 +1129,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C2"/>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1">
+        <v>13.23</v>
+      </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>9.87</v>
+        <v>10.24</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>9.7</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>9.7</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>8.84</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>8.6</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>6.8</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>6.05</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>4.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C11"/>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>4.36</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>4.2</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>3.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>2.1</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1">
+        <v>1.41</v>
+      </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>1.91</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>1.0</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1"/>
+      <c r="D21" s="1">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>0.5</v>
-[...20 lines deleted...]
-      <c r="D25" s="1">
         <v>0.4</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="D30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">