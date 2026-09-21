--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>FY7766YCB559</t>
+  </si>
+  <si>
+    <t>YCB559</t>
+  </si>
+  <si>
     <t>FY7766YCB499</t>
   </si>
   <si>
     <t>YCB499</t>
   </si>
   <si>
     <t>FY7766YCB496</t>
   </si>
   <si>
     <t>YCB496</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCB559</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -101,51 +101,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5723a11cbd4f847577c6cf32ccfb66aa30afe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094e69e3d24b400f166128913e1aa399e7cf702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d298f21b9a42385200463bd0bb25ce7cd1fb3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d298f21b9a42385200463bd0bb25ce7cd1fb1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5723a11cbd4f847577c6cf32ccfb66aa30afe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094e69e3d24b400f166128913e1aa399e7cf703.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -527,76 +527,72 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>22.8</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">