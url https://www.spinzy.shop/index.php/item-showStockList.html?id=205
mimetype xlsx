--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -35,105 +35,105 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>JH25040387</t>
   </si>
   <si>
     <t>JH19120455</t>
   </si>
   <si>
+    <t>FY4772YCB038</t>
+  </si>
+  <si>
+    <t>YCB038</t>
+  </si>
+  <si>
+    <t>JH23085222</t>
+  </si>
+  <si>
+    <t>FY4772YCA209</t>
+  </si>
+  <si>
+    <t>YCA209</t>
+  </si>
+  <si>
     <t>FY4772YC7810</t>
   </si>
   <si>
     <t>YC7810</t>
   </si>
   <si>
+    <t>FY4772YC9782</t>
+  </si>
+  <si>
+    <t>YC9782</t>
+  </si>
+  <si>
+    <t>FY4772YCA214</t>
+  </si>
+  <si>
+    <t>YCA214</t>
+  </si>
+  <si>
+    <t>FY4772YCB042</t>
+  </si>
+  <si>
+    <t>YCB042</t>
+  </si>
+  <si>
+    <t>FY4772YCA212</t>
+  </si>
+  <si>
+    <t>YCA212</t>
+  </si>
+  <si>
     <t>FY4772YCA208</t>
   </si>
   <si>
     <t>YCA208</t>
   </si>
   <si>
-    <t>FY4772YCB038</t>
-[...19 lines deleted...]
-  <si>
     <t>FY4772YCB045</t>
   </si>
   <si>
     <t>YCB045</t>
-  </si>
-[...16 lines deleted...]
-    <t>YCA212</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -146,51 +146,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17606fdfe7a8806d547c0deb2785f63714ba51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f55607adfecfd3c5211dae914dfcf642106772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc981376185b4ce1ca708c5fc61b9d90443583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e01efc5fe35ae1e149643a495d2bafadc15af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3458881a4101c8544405ed5b07f7a4d9bad05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf385872ab2f2ae3bed9d33dbe656399c56e676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9ef9f3c8f27f25c7d2e9110cd1204c8f72fc7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbe19317fe107c3bcca72deb37ca8cd9944478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17140c96047304a71b4416dde7a28d51ea28fab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdf01bbc113fe5615aca1833799a221b68aa7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e237e1e267db12694ef7a758b7bc3d5b2bf56111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d44af590d75957f6303e416dff24db9c651112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17606fdfe7a8806d547c0deb2785f63714ba51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f55607adfecfd3c5211dae914dfcf642106772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3458881a4101c8544405ed5b07f7a4d9bad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf385872ab2f2ae3bed9d33dbe656399c56e674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9ef9f3c8f27f25c7d2e9110cd1204c8f72fc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc981376185b4ce1ca708c5fc61b9d90443586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdf01bbc113fe5615aca1833799a221b68aa7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e237e1e267db12694ef7a758b7bc3d5b2bf5618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbe19317fe107c3bcca72deb37ca8cd9944479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d44af590d75957f6303e416dff24db9c651110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e01efc5fe35ae1e149643a495d2bafadc15af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17140c96047304a71b4416dde7a28d51ea28fab12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -842,132 +842,130 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>76.05</v>
+        <v>73.94</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>39.3</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C4"/>
-      <c r="D4" s="1"/>
+      <c r="D4" s="1">
+        <v>26.72</v>
+      </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C5"/>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1">
+        <v>23.75</v>
+      </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>27.97</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C7"/>
-      <c r="D7" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1"/>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>