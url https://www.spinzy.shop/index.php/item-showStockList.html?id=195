--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,295 +1,289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CF0928YCD146</t>
+  </si>
+  <si>
+    <t>YCD146</t>
+  </si>
+  <si>
+    <t>CF0928YCD091</t>
+  </si>
+  <si>
+    <t>YCD091</t>
+  </si>
+  <si>
     <t>JA23090025</t>
   </si>
   <si>
     <t>JA23090024</t>
   </si>
   <si>
     <t>JA23090026</t>
   </si>
   <si>
     <t>CF0928YCD129</t>
   </si>
   <si>
     <t>YCD129</t>
   </si>
   <si>
     <t>CF0928YCD110</t>
   </si>
   <si>
     <t>YCD110</t>
   </si>
   <si>
     <t>CF0928YCD099</t>
   </si>
   <si>
     <t>YCD099</t>
   </si>
   <si>
+    <t>CF0928YCD145</t>
+  </si>
+  <si>
+    <t>YCD145</t>
+  </si>
+  <si>
+    <t>CF0928YCD120</t>
+  </si>
+  <si>
+    <t>YCD120</t>
+  </si>
+  <si>
+    <t>CF0928YCD097</t>
+  </si>
+  <si>
+    <t>YCD097</t>
+  </si>
+  <si>
+    <t>CF0928YCD103</t>
+  </si>
+  <si>
+    <t>YCD103</t>
+  </si>
+  <si>
+    <t>CF0928YCD107</t>
+  </si>
+  <si>
+    <t>YCD107</t>
+  </si>
+  <si>
+    <t>CF0928YCD109</t>
+  </si>
+  <si>
+    <t>YCD109</t>
+  </si>
+  <si>
+    <t>CF0928YCD121</t>
+  </si>
+  <si>
+    <t>YCD121</t>
+  </si>
+  <si>
+    <t>CF0928YCD116</t>
+  </si>
+  <si>
+    <t>YCD116</t>
+  </si>
+  <si>
+    <t>CF0928YCD142</t>
+  </si>
+  <si>
+    <t>YCD142</t>
+  </si>
+  <si>
+    <t>CF0928YCD118</t>
+  </si>
+  <si>
+    <t>YCD118</t>
+  </si>
+  <si>
+    <t>CF0928YCD134</t>
+  </si>
+  <si>
+    <t>YCD134</t>
+  </si>
+  <si>
+    <t>CF0928YCD144</t>
+  </si>
+  <si>
+    <t>YCD144</t>
+  </si>
+  <si>
+    <t>JH24120540</t>
+  </si>
+  <si>
+    <t>CF0928YCD136</t>
+  </si>
+  <si>
+    <t>YCD136</t>
+  </si>
+  <si>
     <t>CF0928YCD112</t>
   </si>
   <si>
     <t>YCD112</t>
   </si>
   <si>
-    <t>CF0928YCD145</t>
-[...85 lines deleted...]
-  <si>
     <t>CF0928YCD137</t>
   </si>
   <si>
     <t>YCD137</t>
   </si>
   <si>
     <t>CF0928YCD117</t>
   </si>
   <si>
     <t>YCD117</t>
   </si>
   <si>
+    <t>CF0928YCD122</t>
+  </si>
+  <si>
+    <t>YCD122</t>
+  </si>
+  <si>
+    <t>CF0928YCD139</t>
+  </si>
+  <si>
+    <t>YCD139</t>
+  </si>
+  <si>
+    <t>CF0928YCD127</t>
+  </si>
+  <si>
+    <t>YCD127</t>
+  </si>
+  <si>
+    <t>CF0928YCD133</t>
+  </si>
+  <si>
+    <t>YCD133</t>
+  </si>
+  <si>
+    <t>CF0928YCD102</t>
+  </si>
+  <si>
+    <t>YCD102</t>
+  </si>
+  <si>
+    <t>CF0928YCD138</t>
+  </si>
+  <si>
+    <t>YCD138</t>
+  </si>
+  <si>
+    <t>JH25060271</t>
+  </si>
+  <si>
+    <t>CF0928YCD128</t>
+  </si>
+  <si>
+    <t>YCD128</t>
+  </si>
+  <si>
     <t>CF0928YCD132</t>
   </si>
   <si>
     <t>YCD132</t>
   </si>
   <si>
-    <t>CF0928YCD122</t>
-[...37 lines deleted...]
-  <si>
     <t>CF0928YCD141</t>
   </si>
   <si>
     <t>YCD141</t>
   </si>
   <si>
-    <t>CF0928YCD128</t>
-[...10 lines deleted...]
-  <si>
     <t>CF0928YCD108</t>
   </si>
   <si>
     <t>YCD108</t>
   </si>
   <si>
     <t>CF0928YCD135</t>
   </si>
   <si>
     <t>YCD135</t>
   </si>
   <si>
     <t>CF0928YCD131</t>
   </si>
   <si>
     <t>YCD131</t>
-  </si>
-[...4 lines deleted...]
-    <t>YCD096</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -302,51 +296,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c59777704a6918f32759664b576320bfc9d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e36cf642909e8c6604af9d8bb444bc066dda02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f89d52e0f8fe4333b7c057255b5630f1b88d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075aa52de2ddf7bb43cc67569477164cf1a18544.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a58603cb0a217e30621d33bd34a5c98a08be15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c380163f07b7949a099f6d9709c1f8eb088846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac68aabdec10556d53299e0a43195271d15b9b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ae51ff9faf9e00cfce388ab9b5f93d4d4bec8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a42109ece4103471bd06c6925a4dd44b66869.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33a504b37c58bd111345a6e731b0abb3456ee10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b69a00f7b4453b007560296e8c16b792fcd2511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7f06605a573363abf7cc54cf2dc26cc4364212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afb40224cc0645b4fca7397c933458bb2cd83e13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6b45fcb71a85e02f0c2949511dc4e1f9b98414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d2d592c16ef6c31a37fc42145610e08552e615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a1f8cd2886620070d4fd950fed078d9be90216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d97e4bde2807517df6a46b786f271f1f6d04917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df308b3cb6f20792f7209a3b5c8000b56e2a06518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483aefd00b8957c21cd6dee6e7234c6c5dd3c519.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79bbfab462f7d2a92f5ca87b4e5495bb4d21d20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8388b730f58ce5f6cd89849c2c26ae6118566921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9bf26442b27222f38db1c3d6732b18b831d2b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894bb89e8c4c4d558ae687ba742d6d80e377b023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e019c4da6df4dea065af8ace2f181957465c56424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967d6b9624b504e408f295e5def39b77c3730425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef7a7192c25ef9dbbb9abc609742737c62caf26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d428d612317f90b3ecf8ef1b84fceeb5ce2f727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b138c868e3c1d5609fb9adecc96818346c6328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdc71198ef85ac72eaa6cfb9bbcc16971b9c2029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f35e26bc4bcce6c3e4b77e8eb340b117a87ae30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feed23e32ba3ccdad92a730b9863a9eb25d1d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490bd742940e17478ac8bb7058420eee6c8b6a732.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836b9b2dddd8ef6ecaebe0737518f26f0068c233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5edd3a726f7b51aaf742441bca9c971a19b1434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d5293804abeb01dec1e20a7deea2bb6e6b7135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0f1c7dceaa6857e51d5c6607d683ee81264e36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6264fd514a5201740a9b57ec869296132884437.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7c07d793094c9fc2e21b99127f0071db4e49b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d0fcbdf8c7578220203062429762a40ae5e5f39.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53863d2a742e5b7724a66d1983f857011eacb2851.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cecaa11926f02446f256d6d259c33ece8734dd2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430422016b7db57cb95120e0df60c6783db578b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e75c0c2679a5183e160bc9f3b3c616566f4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e763194f57637fb4ec26bbac7eed75ea36025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287424281c95660019252451b8b1ce07614d8256.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b16fe311cbadc0b9f3b1d78cc30c970003c23c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce09c21b889068f46f6e0c14350272c561ebfe8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8c4df460e5ac261c2d3fd6f2fec99bb0b72d79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7091d5d72f6aae50b5a8939242cbf39da0b6d10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dcdd95288aa9a2dd719cfc624b041c25be32911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e85f71393a128e5f7d0d1d7221ffb6477bd2112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135590a40a2df25330fdc37ab743a9956030c6ff13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8d84cc0768a8ca02e06a25782e14904b401414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b04bc93d1ba0cf411771c46c7e92678c8a3d15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e4cb3e9ffed9f55876aba2428609a9e8bbee16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6631732ba9677e9ac4a8d3e6e101c7bc6608de17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc64e9141b29dac142c2b4b9745f064ead4ad18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce67fd7f06a7646f1f5425270c729a848ad1a19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051029cd378359736e300e380c0c323731558c20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff3b701cda37a328db75513d2f043b4fedb4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459bc9cf4c71c94b585150424f4ebe145b0e1e822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b83f87f8a9a2b7a793b7124659de8bf3c119a23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e48a2391846eeedc061555cf1d5b973d004824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b26cc77729804203724d32563ecdc9bfe40a225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9613296ed5052ea7de150a558dd6b7220ec026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca0ea415dfbc4a7c78916e59082e071c3b93a627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c6eb5847885f64a1ec7fc3152b47e083058c28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab7ebcc02c44b1f2fd0229d697ef2746d602c29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce7e6b36e6abacd6e6dc11c4be5ed7aec9f16b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122806af8a7df14d121c90755dbc77f809123f0531.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef2228985576d0a07c4d85dad928fe8be6bf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365f3f032baa7c36360bd9c433ac18ac8d341e33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a50e3986384a0e99ed46023683ad81c1d42a334.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04319813b33a4c6c1feb177430eb7c3f3ac01b8f35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a46757f93650944ef6c364e3a4e0e47a938f36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efaf7e824442e5cf42141e75482d861da9a37537.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671ac92cfe2afc60df19f6e7ef7035436b3df038.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1434,80 +1428,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1774,277 +1738,277 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D40" sqref="D40"/>
+      <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>27.9</v>
+        <v>146.41</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>27.85</v>
+        <v>39.17</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>24.36</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>23.72</v>
+        <v>27.85</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>23.06</v>
+        <v>24.36</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>22.5</v>
+        <v>23.72</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>21.25</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>19.43</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>18.19</v>
+        <v>19.43</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>13.46</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>13.13</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>13.05</v>
+        <v>12.95</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>11.79</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>11.49</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>11.48</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>11.28</v>
+        <v>11.41</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>10.13</v>
+        <v>11.28</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>9.89</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>9.61</v>
       </c>
@@ -2072,75 +2036,75 @@
       <c r="D22" s="1">
         <v>7.6</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
         <v>6.87</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>5.76</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>5.69</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>5.4</v>
+        <v>5.69</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
         <v>4.8</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
         <v>4.5</v>
       </c>
@@ -2155,155 +2119,149 @@
       <c r="C29"/>
       <c r="D29" s="1">
         <v>4.34</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
         <v>4.12</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C31"/>
-      <c r="D31" s="1"/>
+      <c r="D31" s="1">
+        <v>3.14</v>
+      </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>3.08</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>2.36</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C36"/>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1">
+        <v>1.27</v>
+      </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
         <v>1.14</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
         <v>1.09</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
         <v>0.69</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">