--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -40,168 +40,168 @@
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>CF0704YCA758</t>
   </si>
   <si>
     <t>YCA758</t>
   </si>
   <si>
     <t>CF0704YCA791</t>
   </si>
   <si>
     <t>YCA791</t>
   </si>
   <si>
+    <t>CF0704YCA792</t>
+  </si>
+  <si>
+    <t>YCA792</t>
+  </si>
+  <si>
+    <t>CF0704YCA766</t>
+  </si>
+  <si>
+    <t>YCA766</t>
+  </si>
+  <si>
     <t>CF0704YCA772</t>
   </si>
   <si>
     <t>YCA772</t>
   </si>
   <si>
-    <t>CF0704YCA792</t>
-[...10 lines deleted...]
-  <si>
     <t>CF0704YCA782</t>
   </si>
   <si>
     <t>YCA782</t>
   </si>
   <si>
     <t>CF0704YCA796</t>
   </si>
   <si>
     <t>YCA796</t>
   </si>
   <si>
     <t>CF0704YCA789</t>
   </si>
   <si>
     <t>YCA789</t>
   </si>
   <si>
+    <t>CF0704YCA784</t>
+  </si>
+  <si>
+    <t>YCA784</t>
+  </si>
+  <si>
+    <t>CF0704YCA800</t>
+  </si>
+  <si>
+    <t>YCA800</t>
+  </si>
+  <si>
+    <t>CF0704YCA775</t>
+  </si>
+  <si>
+    <t>YCA775</t>
+  </si>
+  <si>
+    <t>CF0704YCA777</t>
+  </si>
+  <si>
+    <t>YCA777</t>
+  </si>
+  <si>
+    <t>CF0704YCA760</t>
+  </si>
+  <si>
+    <t>YCA760</t>
+  </si>
+  <si>
+    <t>CF0704YCA809</t>
+  </si>
+  <si>
+    <t>YCA809</t>
+  </si>
+  <si>
+    <t>CF0704YCA812</t>
+  </si>
+  <si>
+    <t>YCA812</t>
+  </si>
+  <si>
+    <t>CF0704YCA765</t>
+  </si>
+  <si>
+    <t>YCA765</t>
+  </si>
+  <si>
+    <t>CF0704YCA811</t>
+  </si>
+  <si>
+    <t>YCA811</t>
+  </si>
+  <si>
     <t>CF0704YCA806</t>
   </si>
   <si>
     <t>YCA806</t>
   </si>
   <si>
-    <t>CF0704YCA784</t>
-[...20 lines deleted...]
-    <t>YCA812</t>
+    <t>CF0704YCA763</t>
+  </si>
+  <si>
+    <t>YCA763</t>
+  </si>
+  <si>
+    <t>CF0704YCA804</t>
+  </si>
+  <si>
+    <t>YCA804</t>
+  </si>
+  <si>
+    <t>CF0704YCA757</t>
+  </si>
+  <si>
+    <t>YCA757</t>
   </si>
   <si>
     <t>CF0704YCA761</t>
   </si>
   <si>
     <t>YCA761</t>
-  </si>
-[...46 lines deleted...]
-    <t>YCA763</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -214,51 +214,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb435fef0044e6325d5ba4da385c9f3cbef6fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6922c717d2cd4a7b794b3c23678c719237598f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61008a665962a997f07e233461cdad9a195c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a59cb62edd8e6f765728639d9918feedf52944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975797904b9bd303f855bf26bb5c6d345084bfeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1b09638314780bad011522bfa93a420f5c7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f61f8f049def62b4bb345f0bb13ecdcbef5037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27ff2dfb319b839d323edc9e1e882defe1b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec3c5537f22e888847a19e29b26b1f5146b77e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f79714c7cc76d1a1dd613c98f41d3105a95d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221a71687f47e80a60b52a46b79e8e8bc4709d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47148e3b69033887f233412881cd84dbb42f61e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac894782c356c9d3d9c275ac8f20cf3037c70513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d1280704741f9c7b036e0d2be64c4f01050214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82750e75890bea7de2ad0040d082573e8ff2e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913bd9b5b1d80083cc7f6e09b44c4004eeb26f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9dce056e0c8eac33f33c929e424b68bddbb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaabdebda126393bb8b8a18eb5c8931f7218e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590102084f583bae7c4229304b0be8658a54a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a03a054f9de532c6735ee29da7bb6dcceff9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049a4cace4c897d7faf571ca8cf25df6f8d42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579269267b24fef8e0591afa69be3521aace3dfe22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb435fef0044e6325d5ba4da385c9f3cbef6fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6922c717d2cd4a7b794b3c23678c719237598f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a59cb62edd8e6f765728639d9918feedf52943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975797904b9bd303f855bf26bb5c6d345084bfeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61008a665962a997f07e233461cdad9a195c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1b09638314780bad011522bfa93a420f5c7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f61f8f049def62b4bb345f0bb13ecdcbef5037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27ff2dfb319b839d323edc9e1e882defe1b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f79714c7cc76d1a1dd613c98f41d3105a95d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221a71687f47e80a60b52a46b79e8e8bc4709d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47148e3b69033887f233412881cd84dbb42f61e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82750e75890bea7de2ad0040d082573e8ff2e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913bd9b5b1d80083cc7f6e09b44c4004eeb26f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9dce056e0c8eac33f33c929e424b68bddbb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac894782c356c9d3d9c275ac8f20cf3037c70515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaabdebda126393bb8b8a18eb5c8931f7218e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a03a054f9de532c6735ee29da7bb6dcceff9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31b737a0ca7acace532fda9de0abb18bfcd8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579269267b24fef8e0591afa69be3521aace3dfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590102084f583bae7c4229304b0be8658a54a0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049a4cace4c897d7faf571ca8cf25df6f8d42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d1280704741f9c7b036e0d2be64c4f01050222.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1210,302 +1210,298 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>183.0</v>
+        <v>175.39</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>25.5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>18.9</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>14.75</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>10.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>8.25</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>5.8</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>5.15</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>4.84</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>4.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>3.1</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>1.95</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>1.4</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>1.15</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>1.1</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>1.0</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
-      <c r="D20" s="1"/>
+      <c r="D20" s="1">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C23"/>
-      <c r="D23" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">