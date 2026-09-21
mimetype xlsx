--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -38,138 +38,138 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
     <t>FY6958YCA491</t>
   </si>
   <si>
     <t>YCA491</t>
   </si>
   <si>
     <t>JL25080028</t>
   </si>
   <si>
+    <t>FY6958YCA492</t>
+  </si>
+  <si>
+    <t>YCA492</t>
+  </si>
+  <si>
     <t>FY6958YCA490</t>
   </si>
   <si>
     <t>YCA490</t>
   </si>
   <si>
-    <t>FY6958YCA492</t>
-[...4 lines deleted...]
-  <si>
     <t>FY6958YCA501</t>
   </si>
   <si>
     <t>YCA501</t>
   </si>
   <si>
     <t>FY6958YCA496</t>
   </si>
   <si>
     <t>YCA496</t>
   </si>
   <si>
+    <t>FY6958YCC370</t>
+  </si>
+  <si>
+    <t>YCC370</t>
+  </si>
+  <si>
+    <t>FY6958YCA498</t>
+  </si>
+  <si>
+    <t>YCA498</t>
+  </si>
+  <si>
     <t>FY6958YCA505</t>
   </si>
   <si>
     <t>YCA505</t>
   </si>
   <si>
-    <t>FY6958YCC370</t>
-[...2 lines deleted...]
-    <t>YCC370</t>
+    <t>FY6958YCA499</t>
+  </si>
+  <si>
+    <t>YCA499</t>
+  </si>
+  <si>
+    <t>FY6958YCA500</t>
+  </si>
+  <si>
+    <t>YCA500</t>
+  </si>
+  <si>
+    <t>JL23080028</t>
+  </si>
+  <si>
+    <t>FY6958YCA180</t>
+  </si>
+  <si>
+    <t>YCA180</t>
+  </si>
+  <si>
+    <t>JL23080030</t>
+  </si>
+  <si>
+    <t>FY6958YCA494</t>
+  </si>
+  <si>
+    <t>YCA494</t>
   </si>
   <si>
     <t>FY6958YCA485</t>
   </si>
   <si>
     <t>YCA485</t>
   </si>
   <si>
-    <t>FY6958YCA498</t>
-[...26 lines deleted...]
-    <t>JL23080030</t>
+    <t>FY6958YCA497</t>
+  </si>
+  <si>
+    <t>YCA497</t>
   </si>
   <si>
     <t>FY6958YCA486</t>
   </si>
   <si>
     <t>YCA486</t>
-  </si>
-[...10 lines deleted...]
-    <t>YCA497</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -182,51 +182,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826540e5ba09f40ebc20d3b1f9dbad1525efe5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91316bb851127eadf69b0e695db94459530ad2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71b7d4ef9de7eebc4cfcc4f310fd5fa1143b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148bc8b10366f9e3ccabb2066b04112549918074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1c0a3c3c449d4476af656e040218caabab7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9b85998290c3dafa21e359742f9b3614efdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537ffa0cc4539f56b5782d9a7d2d628ff8f8fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6700b2e8ce06a1526e827af1da38c3070b3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b70f2f1afba0abd547c2081a82b213d27fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618141695212f9f10e714c6b2a38b40c5468c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e715f9ce2d433591b5ab612e3d7ff03a928fc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc835b2040ccffdf7512cb8091dd0ab5bcbfe6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85fb2b4a2e18814e54d96ee9de477644464d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc289e0dfb7e55f7c252dfb622a7600fa5fd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fbc5bbcc961307ede339f3bf9b86ddb2586a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710868bfc14cb99440491f13313941f3bbd4ee716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322da6d85ec2b1179ca301cf7802a71192f3d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bb511d3c756d10fce39766259f7b1f9ed75618.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826540e5ba09f40ebc20d3b1f9dbad1525efe5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91316bb851127eadf69b0e695db94459530ad2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148bc8b10366f9e3ccabb2066b04112549918073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71b7d4ef9de7eebc4cfcc4f310fd5fa1143b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1c0a3c3c449d4476af656e040218caabab7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9b85998290c3dafa21e359742f9b3614efdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6700b2e8ce06a1526e827af1da38c3070b3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618141695212f9f10e714c6b2a38b40c5468c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537ffa0cc4539f56b5782d9a7d2d628ff8f8fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e715f9ce2d433591b5ab612e3d7ff03a928fc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85fb2b4a2e18814e54d96ee9de477644464d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc289e0dfb7e55f7c252dfb622a7600fa5fd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc835b2040ccffdf7512cb8091dd0ab5bcbfe6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fbc5bbcc961307ede339f3bf9b86ddb2586a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322da6d85ec2b1179ca301cf7802a71192f3d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b70f2f1afba0abd547c2081a82b213d27fce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666bb511d3c756d10fce39766259f7b1f9ed75617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710868bfc14cb99440491f13313941f3bbd4ee718.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1082,218 +1082,218 @@
       <c r="D2" s="1">
         <v>361.46</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>139.03</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>85.61</v>
+        <v>69.77</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>69.77</v>
+        <v>63.2</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>64.78</v>
+        <v>61.42</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>40.87</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>22.64</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>23.8</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>22.09</v>
+        <v>16.69</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>18.6</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>17.81</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>16.21</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>11.9</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>11.4</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>8.8</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C17"/>
-      <c r="D17" s="1"/>
+      <c r="D17" s="1">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C18"/>
-      <c r="D18" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>