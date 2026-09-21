--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,469 +1,475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>C3208YC1854</t>
+  </si>
+  <si>
+    <t>YC1854</t>
+  </si>
+  <si>
     <t>JH25010209</t>
   </si>
   <si>
+    <t>C3208YC1855</t>
+  </si>
+  <si>
+    <t>YC1855</t>
+  </si>
+  <si>
+    <t>JH24120163</t>
+  </si>
+  <si>
+    <t>C3208YC28371</t>
+  </si>
+  <si>
+    <t>YC28371</t>
+  </si>
+  <si>
+    <t>JH25020495</t>
+  </si>
+  <si>
+    <t>C3208YC2833</t>
+  </si>
+  <si>
+    <t>YC2833</t>
+  </si>
+  <si>
+    <t>JH19120250</t>
+  </si>
+  <si>
+    <t>C3208YC6610</t>
+  </si>
+  <si>
+    <t>YC6610</t>
+  </si>
+  <si>
+    <t>C3208YC2836</t>
+  </si>
+  <si>
+    <t>YC2836</t>
+  </si>
+  <si>
+    <t>JH19091137</t>
+  </si>
+  <si>
+    <t>40C3208YC4071</t>
+  </si>
+  <si>
+    <t>YC4071</t>
+  </si>
+  <si>
+    <t>JH22030620</t>
+  </si>
+  <si>
+    <t>JH24060588</t>
+  </si>
+  <si>
+    <t>JH26020316</t>
+  </si>
+  <si>
+    <t>JH25020047</t>
+  </si>
+  <si>
+    <t>C3208YC1860</t>
+  </si>
+  <si>
+    <t>YC1860</t>
+  </si>
+  <si>
+    <t>C3208YC4078</t>
+  </si>
+  <si>
+    <t>YC4078</t>
+  </si>
+  <si>
+    <t>C3208YC6573</t>
+  </si>
+  <si>
+    <t>YC6573</t>
+  </si>
+  <si>
+    <t>JH25020443</t>
+  </si>
+  <si>
+    <t>JH23050026</t>
+  </si>
+  <si>
+    <t>C3208YC4079</t>
+  </si>
+  <si>
+    <t>YC4079</t>
+  </si>
+  <si>
+    <t>JH24030073</t>
+  </si>
+  <si>
+    <t>JH24050311</t>
+  </si>
+  <si>
+    <t>C3208YC6604</t>
+  </si>
+  <si>
+    <t>YC6604</t>
+  </si>
+  <si>
+    <t>JH24020402</t>
+  </si>
+  <si>
+    <t>JH23020526</t>
+  </si>
+  <si>
+    <t>JH19120292</t>
+  </si>
+  <si>
+    <t>C3208YC6580</t>
+  </si>
+  <si>
+    <t>YC6580</t>
+  </si>
+  <si>
+    <t>JH23080088</t>
+  </si>
+  <si>
+    <t>JH23020525</t>
+  </si>
+  <si>
+    <t>JH24110084</t>
+  </si>
+  <si>
+    <t>C3208YC6581</t>
+  </si>
+  <si>
+    <t>YC6581</t>
+  </si>
+  <si>
+    <t>JH25020447</t>
+  </si>
+  <si>
+    <t>JH24020374</t>
+  </si>
+  <si>
+    <t>JH23080092</t>
+  </si>
+  <si>
+    <t>JH23080087</t>
+  </si>
+  <si>
+    <t>JH25080089</t>
+  </si>
+  <si>
+    <t>JH24020013</t>
+  </si>
+  <si>
+    <t>JH18041246</t>
+  </si>
+  <si>
+    <t>JH20060250</t>
+  </si>
+  <si>
+    <t>JH20090394</t>
+  </si>
+  <si>
+    <t>JH26020315</t>
+  </si>
+  <si>
+    <t>JH24030582</t>
+  </si>
+  <si>
+    <t>JH24120008</t>
+  </si>
+  <si>
+    <t>JH18041248</t>
+  </si>
+  <si>
+    <t>JH23080090</t>
+  </si>
+  <si>
+    <t>C3208YC4074</t>
+  </si>
+  <si>
+    <t>YC4074</t>
+  </si>
+  <si>
+    <t>JH23010238</t>
+  </si>
+  <si>
+    <t>JH25030429</t>
+  </si>
+  <si>
+    <t>JH23080089</t>
+  </si>
+  <si>
+    <t>JH25020048</t>
+  </si>
+  <si>
+    <t>JH23020039</t>
+  </si>
+  <si>
+    <t>JH18060194</t>
+  </si>
+  <si>
+    <t>C3208YC4123</t>
+  </si>
+  <si>
+    <t>YC4123</t>
+  </si>
+  <si>
+    <t>JH18100583</t>
+  </si>
+  <si>
+    <t>JH18100591</t>
+  </si>
+  <si>
+    <t>JH20030444</t>
+  </si>
+  <si>
+    <t>JH24080150</t>
+  </si>
+  <si>
+    <t>C3208YC6571</t>
+  </si>
+  <si>
+    <t>YC6571</t>
+  </si>
+  <si>
+    <t>C3208YC1878</t>
+  </si>
+  <si>
+    <t>YC1878</t>
+  </si>
+  <si>
+    <t>JH22020126</t>
+  </si>
+  <si>
+    <t>JH25040450</t>
+  </si>
+  <si>
+    <t>C3208YC4140</t>
+  </si>
+  <si>
+    <t>YC4140</t>
+  </si>
+  <si>
+    <t>JH23030148</t>
+  </si>
+  <si>
+    <t>C3208YC4113</t>
+  </si>
+  <si>
+    <t>YC4113</t>
+  </si>
+  <si>
+    <t>JH24060586</t>
+  </si>
+  <si>
+    <t>JH22090383</t>
+  </si>
+  <si>
+    <t>JH23010237</t>
+  </si>
+  <si>
+    <t>JH20080285</t>
+  </si>
+  <si>
+    <t>C3208YC6615</t>
+  </si>
+  <si>
+    <t>YC6615</t>
+  </si>
+  <si>
+    <t>JH23020381</t>
+  </si>
+  <si>
+    <t>JH25020444</t>
+  </si>
+  <si>
+    <t>JH20070271</t>
+  </si>
+  <si>
+    <t>JH21030432</t>
+  </si>
+  <si>
+    <t>JH23090148</t>
+  </si>
+  <si>
+    <t>C3208YC4144</t>
+  </si>
+  <si>
+    <t>YC4144</t>
+  </si>
+  <si>
+    <t>JH25040008</t>
+  </si>
+  <si>
+    <t>JH24030074</t>
+  </si>
+  <si>
+    <t>JH17041177</t>
+  </si>
+  <si>
+    <t>JH20040230</t>
+  </si>
+  <si>
+    <t>JH25100185</t>
+  </si>
+  <si>
+    <t>JH21120430</t>
+  </si>
+  <si>
+    <t>JH23030143</t>
+  </si>
+  <si>
+    <t>JH20070273</t>
+  </si>
+  <si>
+    <t>JH23030146</t>
+  </si>
+  <si>
+    <t>JH24030080</t>
+  </si>
+  <si>
+    <t>JH20030441</t>
+  </si>
+  <si>
+    <t>JH20030442</t>
+  </si>
+  <si>
     <t>40C3208YC1856</t>
   </si>
   <si>
     <t>YC1856</t>
   </si>
   <si>
-    <t>C3208YC1855</t>
-[...37 lines deleted...]
-  <si>
     <t>JH24080545</t>
   </si>
   <si>
-    <t>C3208YC2836</t>
-[...5 lines deleted...]
-    <t>JH19091137</t>
+    <t>C3208YC1874</t>
+  </si>
+  <si>
+    <t>YC1874</t>
+  </si>
+  <si>
+    <t>C3208YC4124</t>
+  </si>
+  <si>
+    <t>YC4124</t>
+  </si>
+  <si>
+    <t>JH26020313</t>
+  </si>
+  <si>
+    <t>JH26020314</t>
+  </si>
+  <si>
+    <t>JH26020317</t>
   </si>
   <si>
     <t>JH26020437</t>
   </si>
   <si>
-    <t>C3208YC1860</t>
-[...50 lines deleted...]
-    <t>JH24030073</t>
+    <t>JH26020438</t>
+  </si>
+  <si>
+    <t>C3208YC4072</t>
+  </si>
+  <si>
+    <t>YC4072</t>
+  </si>
+  <si>
+    <t>C3208YC1858</t>
+  </si>
+  <si>
+    <t>YC1858</t>
   </si>
   <si>
     <t>C3208YC1859</t>
   </si>
   <si>
     <t>YC1859</t>
   </si>
   <si>
-    <t>C3208YC6604</t>
-[...31 lines deleted...]
-  <si>
     <t>C3208YC2834</t>
   </si>
   <si>
     <t>YC2834</t>
   </si>
   <si>
-    <t>JH25020447</t>
-[...169 lines deleted...]
-  <si>
     <t>C3208YC1866</t>
   </si>
   <si>
     <t>YC1866</t>
-  </si>
-[...52 lines deleted...]
-    <t>JH20030442</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -476,51 +482,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd926e13ac0c20a6befd79c5df83cfe88439dd11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0b0ca4f1a80547869642fa8c33b269fcc2112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558c9e6408bff05c245cb5dab9f1ab036322373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02274cc321aa0d8443d19e47785257690eb9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea81f5e5e5adbc7eba30def47b8604b11fff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167fa76f5cdf98e261b4a2139812cfa93412de6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008497bba40e7cdd0c8c395cb4a80a7960082807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908475b2e46f2d5f8b7d662ceb16000003b7dd3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a2f836a083b36c883585177ba040dbb219d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e923e596ba68cb8c8e73470d5e65b3236140f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0ed6cfa6d12ff48949fed4be9bf4ef8e32a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a851ff38f7bc19874b07faa704f56b49048312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c05d48f96b674a475132f765c6c6e30a563d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3f710b35512770e982bc934e04669e4fb92dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d33b3cedf3919ae62f344c5b7789cb37b931515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7f3e11f3c629f2120fc3a83b588e45d0c5c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6defccb244f92138f33827165d02f3a5b10817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf5626a203e5e0b87e699093561ada46847d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8be75eafbcf143af0e5e00ca47aaee67d22b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06fc6f10da8db5ab2382aa6025f4e6d141952c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331225eba772178cbea1f8665ee89c32927548c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb6b1c0c908a6db657524cf90b650482808f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4f33e43d249507a27fc9702fada05a1cf7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dcabd6c901196549de6fee844b501133d7fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef64faaff8082339225099367caa463df906825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf051f0f71a9a1f06268d051ab1c63767bbca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e85ab0d1eeff1ee99e161c0ceed8cc2bbfbfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895e959d44e6021bfccc1a537f87bbf2d11a0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332220e11b3a5b227b068fc17bf20b0094d374de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeadb658d9f712579d70e6e090e77c93e5edf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46dd3316677a6a64e4fbede7f072e29cd888e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e311d6ca28e9152d1b19449dd27aa4f6e1641e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af224afce4d42bf6f964d1b3aa19db43f1cc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edac1885e51b5a9600770f98d598af5367ba7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d0e5ccf99e24d2082c08f0707485f4f939dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e666906583a7d5c1ebf3133d993cd2aee35436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cbea7dec7a2f9a24548037469e0484dfb8d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c8888194ad8f6fd1ef546b91de32a8b265aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f72d0dadb6f0d8faf939d9024bb0e41d289f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1376b11587a977f4010b2bc15c8b358f39c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf147ca651a5e0f59e493843b760ef3c934b0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d88e45220f6c90bff1dcc255a1ff6108f9b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672af6b77c4b3f65f56d9ada38d878b537f61e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef9f0554dfba62f9ef55eaa634e19e141de9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384f572c75c8bfd35aebcaeef6a91a0c81310f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bd8f38708d417c0e6b631b345a6c0f1e7c4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198a63a396fc1c07e3ac37be3b92f8548d5f2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102b87d287aa1707b5ba8d58688a3c780fd73548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec7980a1e6424fba2d5c44d2ccf5cda7e254f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7956024ad9de05fe0b5e2275ede6c4a7455d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b045cdc2aeff380f0cb4d591b91d4b1f4b00051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2abb43dfd4c535f9d039c61be8423da2b50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df88eaf8b9b0c9568cc24afe234e8d999047553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71878ff10f31485c7ed71ea7488553480f0e5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b543c334baa3b5e04609c058215acc3d1ee87bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aea6afbc5621411691df7103b270cffa8167c56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad038d801f4f36a90692d11d221671e8679cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8004f5c4c73372341e34a53a26f65753701cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181eb35119fe9a1302334e2fc9b8eb1228f1de259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e5b675ba66e53b005d276193a0fe6405ef0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741953170febbd30d9cd3f79b613be8d4c59cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde96dda4c801c2ab586777c7d98f985cad20b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ce2b349e8fb2972c066e2dad88c649e2a2f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7401f1d9964619cd6844c2bd64867529d4bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3af76cfbc67c44d037d4bf51e39ef3cb0dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25cc97ad01cd7aec934a044d3f6c8af516de466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6982f934022f0adfc557b07535c9955fe3032767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903869ed99987e322b1302285548cfd5b5ddbbb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd82dd4e66286332904eda6b41d5dee6812fa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063047248d8e4d2651fc003138060b27b4099e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31dd3ae05f5fd0adaeceaa0b38787861ca1bf71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97da6ccdf4f868564b199943cc1a4cc5dfeb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78e07cda7ef45978493e8d914ef301c84251473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e21e866432f4fa4228fe697eb1a77c03b14974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2f4eafc5df4da1651adee8bd3e2c8c41b2ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cef37eb9a8ef6df4ccf0daa4ec35a5595f85a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c99d7fab0382268a073b19e3c3d22a7dc1d3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898eeee3bc296dbe71a547c61f4e9b40195686378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a2d8f61ab64f99407d0963a7a37cd15de10779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc921990bc7516c97381f39443f56deb9a9a5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c77d53cae72e01f7c862d43def4257cb41416b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdafdefef6029d5a2e5b7248677343257443df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35922aa0946775592614fd176b56ed62f1ed3ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde9aea673d0ac85dfeb7a9e20d8d943515cc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c7066d532d032eec861da9981206ee965bb385.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7efb8b587c4f91deea31c146f426e7550a54086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a395d047a6ab96e4e74628eb49b3dcae7a5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898b09b340dd4d7357525c4246ec318a83585888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d794e42b646bf3708305531a8e4192c2fd9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528326135ec61bde2679760134a4ba209c5a180390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6dc7b817b809dd90d6d6362a2e26914258dff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769fbf585d3d1c79a0a57ed2b168ab89be5b1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf5a702d5a5f98616213cbdd08078b6ff6c1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebeba30b7ec84a385784a3172a7c132c8b89e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b5795a1f1b90b665f769b3da0fea163e61f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5f9dffc92b7304effebd373597b5fb9a780296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab2558cfa997977759d0034985ee8bd7ef2ae697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be53a69e82dbb6532d49f2fec3681d0fe6779898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5fb2d16254466127aed40159861c3dfd8ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f198b974ed0d831cb019c9678ed46451ef692100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b1edeb7cd8217fdbd367413a300b22787dc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3626deef8c862839a8b2c4bd1bcf91829aa955102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02274cc321aa0d8443d19e47785257690eb9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd926e13ac0c20a6befd79c5df83cfe88439dd12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558c9e6408bff05c245cb5dab9f1ab036322373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167fa76f5cdf98e261b4a2139812cfa93412de4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908475b2e46f2d5f8b7d662ceb16000003b7dd3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a2f836a083b36c883585177ba040dbb219d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea81f5e5e5adbc7eba30def47b8604b11fff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3d7537e2f61bc2ef1255b2c52887210e74218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008497bba40e7cdd0c8c395cb4a80a7960082809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a851ff38f7bc19874b07faa704f56b49048310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c05d48f96b674a475132f765c6c6e30a563d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8be75eafbcf143af0e5e00ca47aaee67d22b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7f3e11f3c629f2120fc3a83b588e45d0c5c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6defccb244f92138f33827165d02f3a5b10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331225eba772178cbea1f8665ee89c32927548c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb6b1c0c908a6db657524cf90b650482808f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d33b3cedf3919ae62f344c5b7789cb37b931517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4f33e43d249507a27fc9702fada05a1cf7fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf5626a203e5e0b87e699093561ada46847d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dcabd6c901196549de6fee844b501133d7fc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf051f0f71a9a1f06268d051ab1c63767bbca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008196780540d0aa64634cd911523dd1624177d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e85ab0d1eeff1ee99e161c0ceed8cc2bbfbfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1885f4ed8fe9c7d854cb5499c8c7553ecb05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332220e11b3a5b227b068fc17bf20b0094d374de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeadb658d9f712579d70e6e090e77c93e5edf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46dd3316677a6a64e4fbede7f072e29cd888e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e311d6ca28e9152d1b19449dd27aa4f6e1641e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c92f11b59b863a35b1f156dfa61d1171877829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edac1885e51b5a9600770f98d598af5367ba7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e666906583a7d5c1ebf3133d993cd2aee35431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cbea7dec7a2f9a24548037469e0484dfb8d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d0e5ccf99e24d2082c08f0707485f4f939dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f72d0dadb6f0d8faf939d9024bb0e41d289f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1376b11587a977f4010b2bc15c8b358f39c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d88e45220f6c90bff1dcc255a1ff6108f9b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672af6b77c4b3f65f56d9ada38d878b537f61e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef9f0554dfba62f9ef55eaa634e19e141de9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384f572c75c8bfd35aebcaeef6a91a0c81310f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bd8f38708d417c0e6b631b345a6c0f1e7c4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198a63a396fc1c07e3ac37be3b92f8548d5f2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102b87d287aa1707b5ba8d58688a3c780fd73542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec7980a1e6424fba2d5c44d2ccf5cda7e254f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7956024ad9de05fe0b5e2275ede6c4a7455d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b045cdc2aeff380f0cb4d591b91d4b1f4b00045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb72a1b8014a2280c84da0af37f12e72ce56b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df88eaf8b9b0c9568cc24afe234e8d999047547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf147ca651a5e0f59e493843b760ef3c934b0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71878ff10f31485c7ed71ea7488553480f0e5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aea6afbc5621411691df7103b270cffa8167c50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad038d801f4f36a90692d11d221671e8679cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8004f5c4c73372341e34a53a26f65753701cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b543c334baa3b5e04609c058215acc3d1ee87bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde96dda4c801c2ab586777c7d98f985cad20b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ce2b349e8fb2972c066e2dad88c649e2a2f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7401f1d9964619cd6844c2bd64867529d4bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3af76cfbc67c44d037d4bf51e39ef3cb0dbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25cc97ad01cd7aec934a044d3f6c8af516de458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6982f934022f0adfc557b07535c9955fe3032759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8281cdd272ce1a96e336c2bc7f5e688de2cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef64faaff8082339225099367caa463df906861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f93e637bd95d1aaa2036c6df48f664f2adc8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31dd3ae05f5fd0adaeceaa0b38787861ca1bf63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97da6ccdf4f868564b199943cc1a4cc5dfeb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78e07cda7ef45978493e8d914ef301c84251465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e5b675ba66e53b005d276193a0fe6405ef0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e21e866432f4fa4228fe697eb1a77c03b14967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2f4eafc5df4da1651adee8bd3e2c8c41b2ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cef37eb9a8ef6df4ccf0daa4ec35a5595f85a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c99d7fab0382268a073b19e3c3d22a7dc1d3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2caff201d95f2dadc131f9bd6e98b36b9e931471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898eeee3bc296dbe71a547c61f4e9b40195686372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903869ed99987e322b1302285548cfd5b5ddbbb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a2d8f61ab64f99407d0963a7a37cd15de10774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdafdefef6029d5a2e5b7248677343257443df875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35922aa0946775592614fd176b56ed62f1ed3ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c77d53cae72e01f7c862d43def4257cb41416b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c7066d532d032eec861da9981206ee965bb378.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a395d047a6ab96e4e74628eb49b3dcae7a5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528326135ec61bde2679760134a4ba209c5a180380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d794e42b646bf3708305531a8e4192c2fd9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c37a0731eeddd775f466e571f045dbd77ff782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebeba30b7ec84a385784a3172a7c132c8b89e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b5795a1f1b90b665f769b3da0fea163e61f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5f9dffc92b7304effebd373597b5fb9a780285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab2558cfa997977759d0034985ee8bd7ef2ae686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f198b974ed0d831cb019c9678ed46451ef69287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d095217972d41438474d85aa05f5754c3c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3626deef8c862839a8b2c4bd1bcf91829aa95589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5991ea684ddb5bf7bb5a9846b0588ceeb89e74d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0ed6cfa6d12ff48949fed4be9bf4ef8e32a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6dc7b817b809dd90d6d6362a2e26914258dff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5fb2d16254466127aed40159861c3dfd8ffe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741953170febbd30d9cd3f79b613be8d4c59cc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06fc6f10da8db5ab2382aa6025f4e6d141952c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181eb35119fe9a1302334e2fc9b8eb1228f1de296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3f710b35512770e982bc934e04669e4fb92dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af224afce4d42bf6f964d1b3aa19db43f1cc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be53a69e82dbb6532d49f2fec3681d0fe6779899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6e0d73165a97513a29caf65f59a2c7ba4e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895e959d44e6021bfccc1a537f87bbf2d11a07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c8888194ad8f6fd1ef546b91de32a8b265aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898b09b340dd4d7357525c4246ec318a835858103.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3528,50 +3534,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3838,1282 +3874,1282 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D103"/>
+  <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D103" sqref="D103"/>
+      <selection activeCell="D104" sqref="D104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>604.8</v>
+        <v>2329.79</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3"/>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1">
+        <v>604.8</v>
+      </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>196.53</v>
+        <v>109.92</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>160.25</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>132.34</v>
+        <v>81.26</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
-        <v>89.9</v>
+        <v>67.09</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>84.41</v>
+        <v>66.47</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>81.26</v>
+        <v>64.1</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>67.09</v>
+        <v>56.72</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>64.1</v>
+        <v>51.2</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C12"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1">
+        <v>50.4</v>
+      </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>51.2</v>
+        <v>50.33</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>50.4</v>
+        <v>40.83</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>42.9</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>42.46</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>40.83</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>39.6</v>
+        <v>26.21</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>31.33</v>
+        <v>25.88</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>31.3</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>29.2</v>
+        <v>25.63</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>29.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>26.5</v>
+        <v>24.89</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>25.88</v>
+        <v>24.39</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>25.63</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>25.25</v>
+        <v>21.61</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
-        <v>25.0</v>
+        <v>20.77</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>24.39</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>21.95</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>21.61</v>
+        <v>17.45</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
-        <v>20.77</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="55">
       <c r="A32" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
-        <v>20.5</v>
+        <v>16.45</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="1" ht="55">
       <c r="A33" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
-        <v>20.0</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="1" ht="55">
       <c r="A34" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
-        <v>17.7</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="1" ht="55">
       <c r="A35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
-        <v>17.1</v>
+        <v>15.59</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="55">
       <c r="A36" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
-        <v>16.8</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="55">
       <c r="A37" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
-        <v>16.45</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="55">
       <c r="A38" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
-        <v>16.4</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="55">
       <c r="A39" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C39"/>
-      <c r="D39" s="1"/>
+      <c r="D39" s="1">
+        <v>14.0</v>
+      </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="55">
       <c r="A40" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
-        <v>15.59</v>
+        <v>13.52</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="55">
       <c r="A41" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
-        <v>14.99</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="55">
       <c r="A42" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
-        <v>14.35</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="55">
       <c r="A43" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
-        <v>14.15</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="1" ht="55">
       <c r="A44" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C44"/>
       <c r="D44" s="1">
-        <v>14.1</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="1" ht="55">
       <c r="A45" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
-        <v>14.0</v>
+        <v>11.92</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="1" ht="55">
       <c r="A46" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C46"/>
       <c r="D46" s="1">
-        <v>13.52</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="1" ht="55">
       <c r="A47" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
-        <v>13.5</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="55">
       <c r="A48" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
-        <v>13.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="55">
       <c r="A49" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
-        <v>13.1</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="55">
       <c r="A50" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="55">
       <c r="A51" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
-        <v>11.92</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="55">
       <c r="A52" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
-        <v>11.2</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="55">
       <c r="A53" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
-        <v>10.9</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="55">
       <c r="A54" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C54"/>
       <c r="D54" s="1">
-        <v>10.1</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="55">
       <c r="A55" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C55"/>
       <c r="D55" s="1">
-        <v>10.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="55">
       <c r="A56" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C56"/>
       <c r="D56" s="1">
-        <v>10.0</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="55">
       <c r="A57" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C57"/>
       <c r="D57" s="1">
-        <v>9.98</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="55">
       <c r="A58" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C58"/>
       <c r="D58" s="1">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="55">
       <c r="A59" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C59"/>
       <c r="D59" s="1">
-        <v>9.0</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="55">
       <c r="A60" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C60"/>
       <c r="D60" s="1">
-        <v>9.0</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="55">
       <c r="A61" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C61"/>
       <c r="D61" s="1">
-        <v>8.74</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="55">
       <c r="A62" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C62"/>
       <c r="D62" s="1">
-        <v>7.8</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="55">
       <c r="A63" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C63"/>
       <c r="D63" s="1">
-        <v>7.5</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="55">
       <c r="A64" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C64"/>
       <c r="D64" s="1">
-        <v>7.3</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="55">
       <c r="A65" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C65"/>
       <c r="D65" s="1">
-        <v>7.0</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="1" ht="55">
       <c r="A66" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C66"/>
       <c r="D66" s="1">
-        <v>7.0</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="1" ht="55">
       <c r="A67" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C67"/>
       <c r="D67" s="1">
-        <v>6.92</v>
+        <v>5.77</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="1" ht="55">
       <c r="A68" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C68"/>
       <c r="D68" s="1">
-        <v>6.89</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="1" ht="55">
       <c r="A69" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C69"/>
       <c r="D69" s="1">
-        <v>6.73</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="1" ht="55">
       <c r="A70" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C70"/>
       <c r="D70" s="1">
-        <v>6.4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="1" ht="55">
       <c r="A71" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C71"/>
       <c r="D71" s="1">
-        <v>6.1</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="1" ht="55">
       <c r="A72" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C72"/>
       <c r="D72" s="1">
-        <v>5.95</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="1" ht="55">
       <c r="A73" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C73"/>
       <c r="D73" s="1">
-        <v>5.9</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="1" ht="55">
       <c r="A74" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C74"/>
       <c r="D74" s="1">
-        <v>5.8</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="1" ht="55">
       <c r="A75" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C75"/>
       <c r="D75" s="1">
-        <v>5.3</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="1" ht="55">
       <c r="A76" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C76"/>
       <c r="D76" s="1">
-        <v>4.93</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="1" ht="55">
       <c r="A77" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C77"/>
       <c r="D77" s="1">
-        <v>4.9</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="1" ht="55">
       <c r="A78" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C78"/>
       <c r="D78" s="1">
-        <v>4.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="1" ht="55">
       <c r="A79" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C79"/>
       <c r="D79" s="1">
-        <v>4.4</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="1" ht="55">
       <c r="A80" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C80"/>
       <c r="D80" s="1">
-        <v>4.1</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="1" ht="55">
       <c r="A81" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C81"/>
-      <c r="D81" s="1"/>
+      <c r="D81" s="1">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="82" spans="1:4" customHeight="1" ht="55">
       <c r="A82" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C82"/>
       <c r="D82" s="1">
-        <v>3.6</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="1" ht="55">
       <c r="A83" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C83"/>
       <c r="D83" s="1">
-        <v>3.6</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="1" ht="55">
       <c r="A84" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C84"/>
       <c r="D84" s="1">
-        <v>3.47</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="1" ht="55">
       <c r="A85" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C85"/>
-      <c r="D85" s="1"/>
+      <c r="D85" s="1">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="86" spans="1:4" customHeight="1" ht="55">
       <c r="A86" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C86"/>
       <c r="D86" s="1">
-        <v>2.99</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="1" ht="55">
       <c r="A87" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C87"/>
-      <c r="D87" s="1"/>
+      <c r="D87" s="1">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="88" spans="1:4" customHeight="1" ht="55">
       <c r="A88" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C88"/>
       <c r="D88" s="1">
-        <v>2.94</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="1" ht="55">
       <c r="A89" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C89"/>
-      <c r="D89" s="1"/>
+      <c r="D89" s="1">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="90" spans="1:4" customHeight="1" ht="55">
       <c r="A90" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C90"/>
       <c r="D90" s="1">
-        <v>2.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="1" ht="55">
       <c r="A91" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C91"/>
-      <c r="D91" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D91" s="1"/>
     </row>
     <row r="92" spans="1:4" customHeight="1" ht="55">
       <c r="A92" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C92"/>
-      <c r="D92" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D92" s="1"/>
     </row>
     <row r="93" spans="1:4" customHeight="1" ht="55">
       <c r="A93" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C93"/>
-      <c r="D93" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D93" s="1"/>
     </row>
     <row r="94" spans="1:4" customHeight="1" ht="55">
       <c r="A94" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C94"/>
       <c r="D94" s="1"/>
     </row>
     <row r="95" spans="1:4" customHeight="1" ht="55">
       <c r="A95" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C95"/>
-      <c r="D95" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D95" s="1"/>
     </row>
     <row r="96" spans="1:4" customHeight="1" ht="55">
       <c r="A96" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C96"/>
-      <c r="D96" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D96" s="1"/>
     </row>
     <row r="97" spans="1:4" customHeight="1" ht="55">
       <c r="A97" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C97"/>
-      <c r="D97" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D97" s="1"/>
     </row>
     <row r="98" spans="1:4" customHeight="1" ht="55">
       <c r="A98" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C98"/>
-      <c r="D98" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D98" s="1"/>
     </row>
     <row r="99" spans="1:4" customHeight="1" ht="55">
       <c r="A99" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C99"/>
-      <c r="D99" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D99" s="1"/>
     </row>
     <row r="100" spans="1:4" customHeight="1" ht="55">
       <c r="A100" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C100"/>
-      <c r="D100" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D100" s="1"/>
     </row>
     <row r="101" spans="1:4" customHeight="1" ht="55">
       <c r="A101" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C101"/>
-      <c r="D101" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D101" s="1"/>
     </row>
     <row r="102" spans="1:4" customHeight="1" ht="55">
       <c r="A102" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C102"/>
-      <c r="D102" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D102" s="1"/>
     </row>
     <row r="103" spans="1:4" customHeight="1" ht="55">
       <c r="A103" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C103"/>
-      <c r="D103" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D103" s="1"/>
+    </row>
+    <row r="104" spans="1:4" customHeight="1" ht="55">
+      <c r="A104" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C104"/>
+      <c r="D104" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">