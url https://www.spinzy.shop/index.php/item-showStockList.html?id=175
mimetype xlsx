--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -71,126 +71,126 @@
   <si>
     <t>CS3024YCC047</t>
   </si>
   <si>
     <t>YCC047</t>
   </si>
   <si>
     <t>CS3024YCC063</t>
   </si>
   <si>
     <t>YCC063</t>
   </si>
   <si>
     <t>CS3024YCC048</t>
   </si>
   <si>
     <t>YCC048</t>
   </si>
   <si>
     <t>CS3024YCC060</t>
   </si>
   <si>
     <t>YCC060</t>
   </si>
   <si>
+    <t>CS3024YCC062</t>
+  </si>
+  <si>
+    <t>YCC062</t>
+  </si>
+  <si>
     <t>CS3024YCC056</t>
   </si>
   <si>
     <t>YCC056</t>
   </si>
   <si>
-    <t>CS3024YCC062</t>
-[...4 lines deleted...]
-  <si>
     <t>CS3024YCC051</t>
   </si>
   <si>
     <t>YCC051</t>
   </si>
   <si>
     <t>CS3024YCC058</t>
   </si>
   <si>
     <t>YCC058</t>
   </si>
   <si>
+    <t>CS3024YCC057</t>
+  </si>
+  <si>
+    <t>YCC057</t>
+  </si>
+  <si>
     <t>CS3024YCC075</t>
   </si>
   <si>
     <t>YCC075</t>
   </si>
   <si>
-    <t>CS3024YCC057</t>
-[...4 lines deleted...]
-  <si>
     <t>CS3024YCC076</t>
   </si>
   <si>
     <t>YCC076</t>
   </si>
   <si>
+    <t>CS3024YCC064</t>
+  </si>
+  <si>
+    <t>YCC064</t>
+  </si>
+  <si>
+    <t>CS3024YCC055</t>
+  </si>
+  <si>
+    <t>YCC055</t>
+  </si>
+  <si>
+    <t>CS3024YCC046</t>
+  </si>
+  <si>
+    <t>YCC046</t>
+  </si>
+  <si>
+    <t>CS3024YCC050</t>
+  </si>
+  <si>
+    <t>YCC050</t>
+  </si>
+  <si>
+    <t>CS3024YCC061</t>
+  </si>
+  <si>
+    <t>YCC061</t>
+  </si>
+  <si>
     <t>CS3024YCC053</t>
   </si>
   <si>
     <t>YCC053</t>
-  </si>
-[...28 lines deleted...]
-    <t>YCC061</t>
   </si>
   <si>
     <t>CS3024YCC059</t>
   </si>
   <si>
     <t>YCC059</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -209,51 +209,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45e532d3902634a046525889d3300d8940b191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146696926616247b7fd07508bbcb3cce98f9bca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7fed9fe288e2a9e31ab5d23908c048ada6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f99e6164b5e9e3b26fff2416a95e51938a0b54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68fc9581f159e1e85c1ca7401401bf20da88e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14895249904905dbae4b98c900d01310ce94f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e965d0c9f3a590cca11b7c16b0a44aabbf8c077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861331511bcb91afa2f22c8c0e2aded04f7a06b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53042693a7ce8c048831378cee16bc48052069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca69ebf0747fa02ef9c105903a6e7d66129b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f5774bb66d19d6c3d5f9d91eefe68bf12fbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354befce71f2b71db86d3d6e46fb6ab3bf058b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce5bd71d7b8ca303cb2dce2874e1b336e2cda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4eb37b681e5ba6da836abb5e3849b497f42214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c5de156e641753a09784a2b44a4240bccfbe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c456c4191e8dc5cbd850bee29392d0619e42716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c83e0ebd59adab2d955fc07defc082dd07bb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45c5d47d134ed2fd51856402439b6fc4d74db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa65e6afac865b21ca33f6290e3c50aa3071719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f264d0e108bdf085926d0385317dfb41c781b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ace7443062f3c75363200f8b2e437ea9750d21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45e532d3902634a046525889d3300d8940b191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146696926616247b7fd07508bbcb3cce98f9bca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7fed9fe288e2a9e31ab5d23908c048ada6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f99e6164b5e9e3b26fff2416a95e51938a0b54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68fc9581f159e1e85c1ca7401401bf20da88e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14895249904905dbae4b98c900d01310ce94f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e965d0c9f3a590cca11b7c16b0a44aabbf8c077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53042693a7ce8c048831378cee16bc48052068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861331511bcb91afa2f22c8c0e2aded04f7a06b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca69ebf0747fa02ef9c105903a6e7d66129b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f5774bb66d19d6c3d5f9d91eefe68bf12fbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce5bd71d7b8ca303cb2dce2874e1b336e2cda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354befce71f2b71db86d3d6e46fb6ab3bf058b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4eb37b681e5ba6da836abb5e3849b497f42214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c456c4191e8dc5cbd850bee29392d0619e42715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c83e0ebd59adab2d955fc07defc082dd07bb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45c5d47d134ed2fd51856402439b6fc4d74db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa65e6afac865b21ca33f6290e3c50aa3071718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f264d0e108bdf085926d0385317dfb41c781b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c5de156e641753a09784a2b44a4240bccfbe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ace7443062f3c75363200f8b2e437ea9750d21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1342,111 +1342,111 @@
       <c r="C14"/>
       <c r="D14" s="1">
         <v>1.7</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>1.3</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
-      <c r="D16" s="1"/>
+      <c r="D16" s="1">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>