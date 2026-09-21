--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -868,63 +868,63 @@
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>15.1</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>10.49</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>6.49</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>6.25</v>
       </c>