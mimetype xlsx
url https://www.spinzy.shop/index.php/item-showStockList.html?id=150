--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -779,51 +779,51 @@
       <c r="D6" s="1">
         <v>23.4</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>21.1</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>9.3</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>