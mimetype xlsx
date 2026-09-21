--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -1,255 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="png" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>编码</t>
   </si>
   <si>
     <t>纱线颜色</t>
   </si>
   <si>
     <t>纱线颜色图片</t>
   </si>
   <si>
     <t>库存KG</t>
   </si>
   <si>
+    <t>CF1103YCF954</t>
+  </si>
+  <si>
+    <t>YCF954</t>
+  </si>
+  <si>
+    <t>CF1103YCF975</t>
+  </si>
+  <si>
+    <t>YCF975</t>
+  </si>
+  <si>
     <t>CF1103YCF965</t>
   </si>
   <si>
     <t>YCF965</t>
   </si>
   <si>
     <t>CF1103YCF973</t>
   </si>
   <si>
     <t>YCF973</t>
   </si>
   <si>
-    <t>CF1103YCF975</t>
-[...4 lines deleted...]
-  <si>
     <t>CF1103YCF978</t>
   </si>
   <si>
     <t>YCF978</t>
   </si>
   <si>
-    <t>CF1103YCF954</t>
-[...4 lines deleted...]
-  <si>
     <t>CF1103YCF968</t>
   </si>
   <si>
     <t>YCF968</t>
   </si>
   <si>
+    <t>CF1103YCF964</t>
+  </si>
+  <si>
+    <t>YCF964</t>
+  </si>
+  <si>
+    <t>CF1103YCF957</t>
+  </si>
+  <si>
+    <t>YCF957</t>
+  </si>
+  <si>
+    <t>CF1103YCF980</t>
+  </si>
+  <si>
+    <t>YCF980</t>
+  </si>
+  <si>
+    <t>CF1103YCF960</t>
+  </si>
+  <si>
+    <t>YCF960</t>
+  </si>
+  <si>
+    <t>CF1103YCF971</t>
+  </si>
+  <si>
+    <t>YCF971</t>
+  </si>
+  <si>
     <t>CF1103YCF972</t>
   </si>
   <si>
     <t>YCF972</t>
   </si>
   <si>
-    <t>CF1103YCF957</t>
-[...8 lines deleted...]
-    <t>YCF964</t>
+    <t>CF1103YCF961</t>
+  </si>
+  <si>
+    <t>YCF961</t>
+  </si>
+  <si>
+    <t>CF1103YCF974</t>
+  </si>
+  <si>
+    <t>YCF974</t>
   </si>
   <si>
     <t>CF1103YCF963</t>
   </si>
   <si>
     <t>YCF963</t>
   </si>
   <si>
-    <t>CF1103YCF980</t>
-[...28 lines deleted...]
-  <si>
     <t>CF1103YCF966</t>
   </si>
   <si>
     <t>YCF966</t>
   </si>
   <si>
     <t>CF1103YCF962</t>
   </si>
   <si>
     <t>YCF962</t>
   </si>
   <si>
     <t>CF1103YCF970</t>
   </si>
   <si>
     <t>YCF970</t>
   </si>
   <si>
+    <t>CF1103YCF981</t>
+  </si>
+  <si>
+    <t>YCF981</t>
+  </si>
+  <si>
     <t>CF1103YCF979</t>
   </si>
   <si>
     <t>YCF979</t>
   </si>
   <si>
-    <t>CF1103YCF981</t>
-[...4 lines deleted...]
-  <si>
     <t>CF1103YCF976</t>
   </si>
   <si>
     <t>YCF976</t>
   </si>
   <si>
+    <t>CF1103YCF955</t>
+  </si>
+  <si>
+    <t>YCF955</t>
+  </si>
+  <si>
+    <t>CF1103YCF958</t>
+  </si>
+  <si>
+    <t>YCF958</t>
+  </si>
+  <si>
+    <t>CF1103YCF969</t>
+  </si>
+  <si>
+    <t>YCF969</t>
+  </si>
+  <si>
+    <t>CF1103YCF977</t>
+  </si>
+  <si>
+    <t>YCF977</t>
+  </si>
+  <si>
+    <t>CF1103YCF967</t>
+  </si>
+  <si>
+    <t>YCF967</t>
+  </si>
+  <si>
+    <t>CF1103YCF956</t>
+  </si>
+  <si>
+    <t>YCF956</t>
+  </si>
+  <si>
     <t>CF1103YCF983</t>
   </si>
   <si>
     <t>YCF983</t>
   </si>
   <si>
-    <t>CF1103YCF955</t>
-[...14 lines deleted...]
-    <t>YCF969</t>
+    <t>CF1103YCF982</t>
+  </si>
+  <si>
+    <t>YCF982</t>
   </si>
   <si>
     <t>CF1103YCD504</t>
   </si>
   <si>
     <t>YCD504</t>
-  </si>
-[...22 lines deleted...]
-    <t>YCF982</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -262,51 +262,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd97f6b416b06499af1e489b946fdf463a762c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa3ba3c836f626f02364828046e7a384732462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2523823a79efd41cb1f41946d73ddba3dab403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed8e7c42daf567f3665aac5c971e5931cf4234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582e856d51b58c46e011f790dd894e7174a3365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620649bb222349c0cf246c67b14f9cfe657b3ea76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810ad1118b16127ca3b3fd425ca354c37d15ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e81703c523b6af59f1dea8e5fa67659886388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc58c71736fc7f99ea49c97f4cc586296f47c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad559cc205c6fc9cddf1fc60413697fb9cfb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec68afc0925901b9c5675eff6e5b4df35ee30211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8dba8efb5ffa2dd5d66bc1166c1eec1afbd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707775c7144c57719121f9a02965ebd566ce7f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d36be970b844e4774359dca3d50cae360927814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52223f0bfc9a5cf10446f18ac701c2daf6f30d4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ef48e7f8b363f22c93b842f79203c5445c1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5cafacc144211f001684fb71b07897a636cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c64c085049f55f9bdf3f9a9179de3a066dde318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799efb8f680613c7b261624cfaa3d373f84b3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6732e7a036ca00edd17c945e66874e4f2c9d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fafa4e58264cc268ecaf320e3565d3b01edf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b37b07ace2eec7f82ddd39dc17ade468876e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b2055cc4e02cddea6a570835e113ef80138123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d9d6af92b0969e3bd4fb9e4234241d3f6d1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630764586e9e4c6ee26d043f5a35d93dac4bb5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264ec70ddb6443b894842044d66f42c1448ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa168a31a3e11eb9c2c2b6df49663449a43fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076b2d6b89fa39c91e5837a8a6a5ec4f7486fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a41c52993a93bc961ca964c0414d9c039eff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178b26b29a06c2c437bb3decb67f1fe82b009730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582e856d51b58c46e011f790dd894e7174a3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2523823a79efd41cb1f41946d73ddba3dab402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd97f6b416b06499af1e489b946fdf463a762c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa3ba3c836f626f02364828046e7a384732464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed8e7c42daf567f3665aac5c971e5931cf4235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620649bb222349c0cf246c67b14f9cfe657b3ea76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc58c71736fc7f99ea49c97f4cc586296f47c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e81703c523b6af59f1dea8e5fa67659886388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec68afc0925901b9c5675eff6e5b4df35ee3029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8dba8efb5ffa2dd5d66bc1166c1eec1afbd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707775c7144c57719121f9a02965ebd566ce7f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810ad1118b16127ca3b3fd425ca354c37d15ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d36be970b844e4774359dca3d50cae360927813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52223f0bfc9a5cf10446f18ac701c2daf6f30d4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad559cc205c6fc9cddf1fc60413697fb9cfb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ef48e7f8b363f22c93b842f79203c5445c1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5cafacc144211f001684fb71b07897a636cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c64c085049f55f9bdf3f9a9179de3a066dde318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6732e7a036ca00edd17c945e66874e4f2c9d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799efb8f680613c7b261624cfaa3d373f84b3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fafa4e58264cc268ecaf320e3565d3b01edf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b2055cc4e02cddea6a570835e113ef80138122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d9d6af92b0969e3bd4fb9e4234241d3f6d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630764586e9e4c6ee26d043f5a35d93dac4bb5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa168a31a3e11eb9c2c2b6df49663449a43fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076b2d6b89fa39c91e5837a8a6a5ec4f7486fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a41c52993a93bc961ca964c0414d9c039eff727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e0c0b303adfe294c6dc239ea6e002385645928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178b26b29a06c2c437bb3decb67f1fe82b009729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264ec70ddb6443b894842044d66f42c1448ec630.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1498,398 +1498,398 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>27.7</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
-        <v>27.3</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
-        <v>26.4</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="55">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
-        <v>26.0</v>
+        <v>26.15</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="55">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
-        <v>25.8</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="55">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>25.75</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="55">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
-        <v>25.7</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="55">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
-        <v>25.6</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="55">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
-        <v>25.1</v>
+        <v>24.35</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
-        <v>24.7</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>24.35</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
-        <v>24.2</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
-        <v>24.1</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>23.9</v>
+        <v>23.65</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>23.65</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>22.15</v>
+        <v>21.45</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>21.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>21.1</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="55">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
-        <v>12.6</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="55">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
-        <v>12.1</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="55">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
-        <v>9.7</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="55">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
-        <v>6.0</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="55">
       <c r="A24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
-        <v>5.95</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="55">
       <c r="A25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
-        <v>5.9</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="55">
       <c r="A26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
-        <v>5.8</v>
+        <v>3.65</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="55">
       <c r="A27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C27"/>
-      <c r="D27" s="1"/>
+      <c r="D27" s="1">
+        <v>3.35</v>
+      </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="55">
       <c r="A28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
-        <v>3.65</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="55">
       <c r="A29" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
-        <v>3.35</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="55">
       <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
-        <v>2.84</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="55">
       <c r="A31" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C31"/>
-      <c r="D31" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">