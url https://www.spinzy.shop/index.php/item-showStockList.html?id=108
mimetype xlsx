--- v0 (2026-07-14)
+++ v1 (2026-09-21)
@@ -53,126 +53,126 @@
   <si>
     <t>FY8781YCC405</t>
   </si>
   <si>
     <t>YCC405</t>
   </si>
   <si>
     <t>FY8781YCC417</t>
   </si>
   <si>
     <t>YCC417</t>
   </si>
   <si>
     <t>FY8781YCC415</t>
   </si>
   <si>
     <t>YCC415</t>
   </si>
   <si>
     <t>FY8781YCC406</t>
   </si>
   <si>
     <t>YCC406</t>
   </si>
   <si>
+    <t>FY8781YCC708</t>
+  </si>
+  <si>
+    <t>YCC708</t>
+  </si>
+  <si>
     <t>FY8781YCC410</t>
   </si>
   <si>
     <t>YCC410</t>
   </si>
   <si>
-    <t>FY8781YCC708</t>
-[...4 lines deleted...]
-  <si>
     <t>FY8781YCC682</t>
   </si>
   <si>
     <t>YCC682</t>
   </si>
   <si>
     <t>FY8781YCC689</t>
   </si>
   <si>
     <t>YCC689</t>
   </si>
   <si>
     <t>FY8781YCC409</t>
   </si>
   <si>
     <t>YCC409</t>
   </si>
   <si>
     <t>FY8781YCC414</t>
   </si>
   <si>
     <t>YCC414</t>
   </si>
   <si>
     <t>FY8781YCC411</t>
   </si>
   <si>
     <t>YCC411</t>
   </si>
   <si>
     <t>FY8781YCC420</t>
   </si>
   <si>
     <t>YCC420</t>
   </si>
   <si>
     <t>FY8781YCC413</t>
   </si>
   <si>
     <t>YCC413</t>
   </si>
   <si>
+    <t>FY8781YCC407</t>
+  </si>
+  <si>
+    <t>YCC407</t>
+  </si>
+  <si>
+    <t>FY8781YCC681</t>
+  </si>
+  <si>
+    <t>YCC681</t>
+  </si>
+  <si>
+    <t>FY8781YCC419</t>
+  </si>
+  <si>
+    <t>YCC419</t>
+  </si>
+  <si>
     <t>FY8781YCC684</t>
   </si>
   <si>
     <t>YCC684</t>
-  </si>
-[...16 lines deleted...]
-    <t>YCC419</t>
   </si>
   <si>
     <t>FY8781YCC416</t>
   </si>
   <si>
     <t>YCC416</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -191,51 +191,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f7d906b9773217187ca3c8f96653bf401d451.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d8662e850dfa89885400c91b0ac7494eeb2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c22a482b6a722d7eb21d5d92dd22c22abb683.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9adc4341550508489fa689cf16ae027034fb4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd92aa1b3d5d98c7ac664908a9a47ae8a106945.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b132081944965bd511e72bb2f5eb66394a725c6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cc44a1b58d10b7f798605b92be998559dd447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16524955dd474e9f381a09015363f9e906f20888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d91e49bbc9685968d23251efcfee660477a49.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff5c613d8815acdede9b9f6b7fd899fa86ccf10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc81d7948ae497a98be6bc0cbcb262f82077f011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed5a23e215170f91cae8e2e2c0a5c1f1d14cb12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8bd5bab1a051597fc061bbadf8a025c9681e613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92da7812c54f5ebbb2beb3ae429eab4357b9f5814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439fdfe51b8ebc865e001677ab7082a8c0eca715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff80961d56bab0a14a60e8b96080a32ba73e7516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295d5e1546247a932181a0d25c86dd2e0df6a517.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696f26433754d13737e42768ddfa7c9658b0f918.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f7d906b9773217187ca3c8f96653bf401d451.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d8662e850dfa89885400c91b0ac7494eeb2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c22a482b6a722d7eb21d5d92dd22c22abb683.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9adc4341550508489fa689cf16ae027034fb4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b132081944965bd511e72bb2f5eb66394a725c5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd92aa1b3d5d98c7ac664908a9a47ae8a106946.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cc44a1b58d10b7f798605b92be998559dd447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16524955dd474e9f381a09015363f9e906f20888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d91e49bbc9685968d23251efcfee660477a49.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff5c613d8815acdede9b9f6b7fd899fa86ccf10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc81d7948ae497a98be6bc0cbcb262f82077f011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed5a23e215170f91cae8e2e2c0a5c1f1d14cb12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8bd5bab1a051597fc061bbadf8a025c9681e613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439fdfe51b8ebc865e001677ab7082a8c0eca714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff80961d56bab0a14a60e8b96080a32ba73e7515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295d5e1546247a932181a0d25c86dd2e0df6a516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92da7812c54f5ebbb2beb3ae429eab4357b9f5817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696f26433754d13737e42768ddfa7c9658b0f918.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -653,81 +653,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:ext cx="476250" cy="504825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="504825"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1067,51 +1067,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="55">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
-        <v>50.3</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="55">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>45.1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="55">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>31.85</v>
       </c>
@@ -1187,136 +1187,134 @@
       <c r="D10" s="1">
         <v>6.9</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="55">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>5.6</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="55">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
-        <v>2.45</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="55">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>2.0</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="55">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="55">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="55">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
-        <v>1.8</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="55">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
-        <v>1.45</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="55">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="55">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">